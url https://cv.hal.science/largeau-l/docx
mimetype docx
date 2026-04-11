--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,29722 +66,32462 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
+                <w:t xml:space="preserve">Hybrid integration of Erbium-doped oxides on Silicon Nitride platforms for light amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.IM4A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2025.IM4A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205424v1</w:t>
+                <w:t xml:space="preserve">hal-05489909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Cornet</w:t>
+                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Merhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Anfar</w:t>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3046935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204846v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integration of Erbium-doped oxides on Silicon Nitride platforms for light amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+                <w:t xml:space="preserve">Chen Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489909v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Ferroelectric Zirconium Dioxide Thin Films for Electro-Optic Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Novel Optical Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. pp.NoTh3C.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NOMA.2025.NoTh3C.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204877v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019775v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Zirconium Dioxide Thin Films for Electro-Optic Modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+                <w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Durnez</w:t>
+                <w:t xml:space="preserve">Fatima Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Salhi</w:t>
+                <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Anfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel Optical Materials and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483587v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
+                <w:t xml:space="preserve">Graphene assisted III-V thin film growth towards substrate recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">Carlos Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divishth Gupta</w:t>
+                <w:t xml:space="preserve">Naomie Messudom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Graphene Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745129v1</w:t>
+                <w:t xml:space="preserve">hal-05429224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la localisation bas coût d’hétéroépitaxie de GaAs sur Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Le Vi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
+                <w:t xml:space="preserve">L. Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI sur l’épitaxie des oxydes et des semi-conducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745168v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t>
+                <w:t xml:space="preserve">From nanosphere lithography to localised heteroepitaxy of GaAs on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekan Piriyev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">E. Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gettering and Defect Engineering in Semiconductor Technology GADEST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bad Schandau, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745375v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine du twist entre les îlots de croissance de semi-conducteurs tétra-coordonnés hétéroépitaxiés selon des directions hexagonales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Divishth Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225165v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene assisted III-V epitaxy towards substrate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Messudom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cornet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Carlos Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402689v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped oxide for optical gain on hybrid silicon photonics platforms (Student Paper)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+                <w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics-ECIO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933741v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Photo-electrochemistry with III-V/Si semiconductors for cost-efficient solar water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO) - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped Yttria-stabilized Zirconia thin layers for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics-ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933714v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">GaAs Growth on Graphene Covered Substrate Towards Transferable Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Messudom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">ICMBE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114792v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Hétéroépitaxie de GaAs sur Si: vers une cellule tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331842v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optical amplification in complex functional oxides: exploring optical gain in erbium-doped yttria-stabilized zirconia waveguides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Origine du twist entre les îlots de croissance de semi-conducteurs tétra-coordonnés hétéroépitaxiés selon des directions hexagonales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415797v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Structural disorder in SrTiO3 based Ruddlesden-Popper phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
+              <w:t xml:space="preserve">Conférence 2023 du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048639v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gain evaluation on rare-earth doped Yttria-stabilized zirconia for hybrid integration on silicon photonics platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+                <w:t xml:space="preserve">Is a substrate miscut really required for high quality III-V/Si monolithic integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (ICMBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415807v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Erbium-doped oxide for optical gain on hybrid silicon photonics platforms (Student Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics-ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965498v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lausecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE PHOTONIC WEST, Feb 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2511174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909068v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Towards optical amplification in complex functional oxides: exploring optical gain in erbium-doped yttria-stabilized zirconia waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910554v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910543v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Optical gain evaluation on rare-earth doped Yttria-stabilized zirconia for hybrid integration on silicon photonics platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2522452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910535v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Erbium-doped Yttria-stabilized Zirconia thin layers for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics-ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352639v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxide waveguides for nonlinear optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics europe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801140v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttria-Stabilized Zirconia waveguides for linear and nonlinear optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801168v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Berciano</w:t>
+                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TO-BE Spring Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527626v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides induced strain for silicon photonics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Berciano</w:t>
+                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527624v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Berciano</w:t>
+                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527620v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides for linear and nonlinear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Functional oxide waveguides for nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, Arizona, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801128v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708282v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Berciano</w:t>
+                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 E-MRS European Materials Research Society Spring Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527612v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN-based HEMTs grown on silicon substrate by NH3-MBE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors 2017 (ICNS-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298877v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the ultimate goal of AlN-based HEMTs grown on silicon substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Semond</w:t>
+                <w:t xml:space="preserve">Yttria-Stabilized Zirconia waveguides for linear and nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298872v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Mathias Berciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">TO-BE Spring Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328800v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gazquez</w:t>
+                <w:t xml:space="preserve">Functional oxides for linear and nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-MBE 2016 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MRS spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489068v1</w:t>
+                <w:t xml:space="preserve">hal-01801128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Berciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497144v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance cohérente de GaP/Si(001) en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Functional oxides induced strain for silicon photonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Berciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497149v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides for optical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965369v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of marker layers on antiphase domains in GaP/Si heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Functional oxides on Silicon and Sapphire substrates for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Berciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Defects in Semiconductors (EDS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">2017 E-MRS European Materials Research Society Spring Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496758v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">AlN-based HEMTs grown on silicon substrate by NH3-MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounib Bahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeans Massies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors 2017 (ICNS-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496763v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb grown by molecular beam epitaxy on silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Madiomanana</w:t>
+                <w:t xml:space="preserve">Towards the ultimate goal of AlN-based HEMTs grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903638v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+                <w:t xml:space="preserve">Role of marker layers on antiphase domains in GaP/Si heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t>
+              <w:t xml:space="preserve">Extended Defects in Semiconductors (EDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147473v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tailoring second-order harmonic generation with crystal antiphase domains in GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497184v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Matzen</w:t>
+                <w:t xml:space="preserve">GaSb grown by molecular beam epitaxy on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (MBE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489582v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Etude de la croissance cohérente de GaP/Si(001) en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489364v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3/GaAs epitaxial templates: role of Ti at the interface, and application to the fabrication of novel opto-mechanical devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC-MBE 2016 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489578v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+                <w:t xml:space="preserve">Three-dimensional in operando imaging of a semiconductor heterostructure through X-ray Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489362v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMBE 2015 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Canazei, Italy</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489363v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+                <w:t xml:space="preserve">Functional oxides for optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147496v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb(Zr, Ti)O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; thin layers on SrTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/GaAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SrTiO3/GaAs epitaxial templates: role of Ti at the interface, and application to the fabrication of novel opto-mechanical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Louahadj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 26th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848771v1</w:t>
+                <w:t xml:space="preserve">hal-01489578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Almosni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Stodolna</w:t>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114912v1</w:t>
+                <w:t xml:space="preserve">hal-01489362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254217v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Louahadj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Material Research Society (E-MRS) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489911v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O-3 thin layers on SrTiO3/GaAs, 26th international conference on Indium Phosphide and related materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+                <w:t xml:space="preserve">Investigation of the optical properties of GaP microdisks for optical functions integrated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pillard</w:t>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+                <w:t xml:space="preserve">D. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th international conference on Indium Phosphide and related materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489925v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb Zr,Ti)O3 thin layers on SrTiO3/GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IPRM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EuroMBE 2015 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Canazei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489920v1</w:t>
+                <w:t xml:space="preserve">hal-01489363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of InxGa1-xN/GaN MQWs heterostructures for solar cells applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBE-grown GaP/Si micro-disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Dogmus</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 3 p</w:t>
+              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018409v1</w:t>
+                <w:t xml:space="preserve">hal-01147473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Skibitzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2014 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, (USA), United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489912v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+                <w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114901v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InxGa1-xN/GaN MQWs heterostructures for solar cells applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O-3 thin layers on SrTiO3/GaAs, 26th international conference on Indium Phosphide and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rolland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Workshop on Compound Semiconductor Devices and Integrated Circuits in Europe, WOCSDICE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Delphi, Greece. 2 p</w:t>
+              <w:t xml:space="preserve">26th international conference on Indium Phosphide and related materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006446v1</w:t>
+                <w:t xml:space="preserve">hal-01489925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the conduction mechanisms through a PZT thin film</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric Pb Zr,Ti)O3 thin layers on SrTiO3/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium H - Multifunctional binary and complex oxides films and nanostructures for microelectronic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26th IPRM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819697v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Diffraction and Raman Spectroscopy Study of Strain in Graphene Films Grown on 6H-SiC(0001) Using Propane-Hydrogen-Argon CVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Carbide and Related Materials 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. European Material Research Society (E-MRS) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617115v1</w:t>
+                <w:t xml:space="preserve">hal-01489911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of cr/si layers induced by ion beam mixing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Characterization of InxGa1-xN/GaN MQWs heterostructures for solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Dogmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913647v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain imaging of an InP nanostructured thin film by 3D X-Ray Bragg Ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lunéville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Serruys</w:t>
+                <w:t xml:space="preserve">F. Mastropietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argonne National Laboratory, Sep 2014, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761651v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées du GUMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t>
+              <w:t xml:space="preserve">MRS 2014 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810543v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structural analysis of novel BGaN material layers grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Orsal</w:t>
+                <w:t xml:space="preserve">Intégration pseudomorphique dans la filière GaP/Si pour les applications lasers sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE XV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées thématiques du GDR Ondes GT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00554350v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Generation of Twin Photons in a Vertical Multiple Microcavity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">InxGa1-xN/GaN MQWs heterostructures for solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Dogmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spontaneous Coherence in Excitonic Systems (ICSCE3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Les Houches, France</w:t>
+              <w:t xml:space="preserve">38th Workshop on Compound Semiconductor Devices and Integrated Circuits in Europe, WOCSDICE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Delphi, Greece. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125987v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de photons jumeaux en microcavité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+                <w:t xml:space="preserve">Ferroelectric Pb(Zr, Ti)O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; thin layers on SrTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de Physique des Houches, XXVème session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 26th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516932v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of twin photons in triple microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+                <w:t xml:space="preserve">X-Ray Diffraction and Raman Spectroscopy Study of Strain in Graphene Films Grown on 6H-SiC(0001) Using Propane-Hydrogen-Argon CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International School of Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silicon Carbide and Related Materials 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Petersburg, Russia. pp.117 - 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516929v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Twin Parametric Photons in Vertical Triple Microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of the conduction mechanisms through a PZT thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Physics of Light-Matter coupling in Nanostructures (PLMCN7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium H - Multifunctional binary and complex oxides films and nanostructures for microelectronic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153643v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Correlated Polaritons in a Semiconductor Triple Microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taj David</w:t>
+                <w:t xml:space="preserve">Nanostructuration of cr/si layers induced by ion beam mixing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Int. Conf. on Modulated Semiconductors Structures (MSS13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, France. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153560v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanostructuration of Cr/Si Layers Induced by Ion Beam Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HH – Advances in Materials for Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47. Journées du GUMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep structural analysis of novel BGaN material layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMOVPE XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lake Tahoe, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de photons jumeaux en microcavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole de Physique des Houches, XXVème session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of Twin Parametric Photons in Vertical Triple Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taj David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference on Physics of Light-Matter coupling in Nanostructures (PLMCN7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Havane, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of twin photons in triple microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International School of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Maratea, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Correlated Polaritons in a Semiconductor Triple Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Leyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taj David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Int. Conf. on Modulated Semiconductors Structures (MSS13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gènes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric Generation of Twin Photons in a Vertical Multiple Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Spontaneous Coherence in Excitonic Systems (ICSCE3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tuning the ferromagnetic properties of hydrogenated GaMnAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 27th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Flagstaff, United States. pp.363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1994139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust, cost effective aNd AUTonomous PhotoelectrochemIcaL cells with III-V thin films on Si for practical hydrogen prodUction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Anfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulingui-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ram Murugesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR H2 days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electro-optical properties of III-V/Si photocathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulingui-Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. V. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR H2 days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR MatEpi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhysIcAl properties of hybrid semimetal/semicoNductor III-V/Si maTerials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C’Nano annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost-efficient III-V/Si photo-electrodes for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR H2 days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Steirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Rockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOWARDS LOW-COST LOCALISED HETEROEPITAXIAL GROWTH GAAS ON SILICON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17è Journées Nano, Micro, et Optoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural disorder in SrTiO3 based Ruddlesden-Popper phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNANO conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF MONOLITHICALLY INTEGRATED (Al)GaAs ON SILICON FOR TANDEM SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUPVSEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitaxy and Characterization of InP/InGaAs Tandem Solar Cells grown by MOVPE on InP and Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring nonlinear optics effects on rare-earth doped yttria-stabilized zirconia on silicon nitride photonic platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Photonics Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering erbium-doped oxide thin layers for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International School of Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cargese, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indefinite Permittivity in Srn+1TinO3n+1 Ruddlesden-Popper Thin Layers Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between antiphase domains, roughness and surface/interface energies during the epitaxial growth of GaP on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaP/Si Antiphase domains annihilation at the early stages of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School of the French Epitaxy Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008648v1</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetic, and nanoacoustic characterization of Co/Pt superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. R. Cardozo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borrazás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sandeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al 5+α Si 5+δ N 12 , a new Nitride compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lymperakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated (Ga,Mn)As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step growth procedure for homogeneous GaN NW arrays on graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">An application of the Mayadas-Shatzkes Model of Thin Film Resistivity to Ag-based Thermal Control Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Corbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/adb3ad⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (36), pp.51431-51447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c10481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954865v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of the Mayadas-Shatzkes Model of Thin Film Resistivity to Ag-based Thermal Control Coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Guimard</w:t>
+                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oussama Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c10481⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (28), pp.e01049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363484v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Two-step growth procedure for homogeneous GaN NW arrays on graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (13), pp.135604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/adb3ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222240v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Seyeux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347097v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectricity in Epitaxial Tetragonal ZrO2 Thin Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Influence of initial microstructure on implantation-induced strain, damage and surface amorphization in AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300516⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249620v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐Oxidative Mechanism in Oxygen‐Based Magneto‐Ionics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of NiOx : Harnessing the Potential of New Precursor Combinations for Photoelectrochemical Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshnav Kannampalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schmickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA04555J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614824v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Valera</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724885v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural modifications induced by He implantation at elevated temperature in AlN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Non‐Oxidative Mechanism in Oxygen‐Based Magneto‐Ionics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvi Bhatnagar-Schöffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schöffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lamperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Eur.Ceramic Soc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116699⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631667v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">Tuning Superconductivity in Nanosecond Laser‐Annealed Boron‐Doped Si 1– x Ge x Epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimul Kanti Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2400313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239037v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the crystallographic variants of VO2 thin films on c-and r-cut sapphire on structural phase transition and radiofrequency properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bude</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0168891⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (20), pp.8301-8309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219769v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Triggers Epitaxial Growth of GaN on Graphene?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Microstructural modifications induced by He implantation at elevated temperature in AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00481⟩</w:t>
+              <w:t xml:space="preserve">J.Eur.Ceramic Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (14), pp.116699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173825v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain generated by the stacking faults in epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ferroelectricity in Epitaxial Tetragonal ZrO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576723006945⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.2300516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04220588v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+                <w:t xml:space="preserve">Impact of the crystallographic variants of VO2 thin films on c-and r-cut sapphire on structural phase transition and radiofrequency properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0168891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931835v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the epitaxial rhombohedral ferroelectric phase in ZrO 2 by surface energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric ZrO 2 phases from infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Cervasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Degezelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (32), pp.10931-10941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc01985c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781535v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">What Triggers Epitaxial Growth of GaN on Graphene?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (9), pp.6517-6525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.3c00481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966716v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto‐ionics in annealed W/CoFeB/HfO2 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Subhajit Roy</w:t>
+                <w:t xml:space="preserve">Strain generated by the stacking faults in epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202200690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (5), pp.1426-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576723006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03787337v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nano-Oxide Precipitates by Implantation of Ti, Y and O Ions in Fe-10%Cr: Towards an Understanding of Precipitation in Oxide Dispersion-Strengthened (ODS) Steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia da Lisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15144857⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, WCPEC-8: State of the Art and Developments in Photovoltaics, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758429v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Integration of Doped Crystalline Zirconium Oxide for Photonic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3129533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (16), pp.165102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869723v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of the epitaxial rhombohedral ferroelectric phase in ZrO 2 by surface energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448318v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation mechanism of GaP grown on 001 Si substrates: influence of defects on the growth of AlGaP layers on GaP/Si templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Grisard</w:t>
+                <w:t xml:space="preserve">Magneto‐ionics in annealed W/CoFeB/HfO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Pachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoudi Ourdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐andromachi Syskaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lamperti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhajit Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2021.1962016⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (36), pp.2200690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202200690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362299v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Diffraction Study of GaN Nucleation on Transferred Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
+                <w:t xml:space="preserve">Heterogeneous Integration of Doped Crystalline Zirconium Oxide for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Duran-Valdeiglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00306⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.6100413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3129533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278719v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shear strain contribution to the uniaxial magnetic anisotropy of (Ga,Mn)As</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Synthesis of Nano-Oxide Precipitates by Implantation of Ti, Y and O Ions in Fe-10%Cr: Towards an Understanding of Precipitation in Oxide Dispersion-Strengthened (ODS) Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Owusu-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140078⟩</w:t>
+              <w:t xml:space="preserve">MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (14), pp.4857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15144857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475068v2</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">Influence of Sapphire Substrate Orientation on the van der Waals Epitaxy of III-Nitrides on 2D Hexagonal Boron Nitride: Implication for Optoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278655v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of GaAs thin films grown on glass using Ge seed layers fabricated by aluminium induced crystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Travers</w:t>
+                <w:t xml:space="preserve">Surface Microscopy of Atomic and Molecular Hydrogen from Field-Evaporating Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.17078-17087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404458v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">Relaxation mechanism of GaP grown on 001 Si substrates: influence of defects on the growth of AlGaP layers on GaP/Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (20), pp.2189-2199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2021.1962016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278635v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped yttria-stabilised zirconia thin films grown by pulsed laser deposition for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lafforgue</w:t>
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137706⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415781v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third Order Nonlinear Optical Susceptibility of Crystalline Oxide Yttria-Stabilized Zirconia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Exploring the shear strain contribution to the uniaxial magnetic anisotropy of (Ga,Mn)As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kraimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boujdaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.8.000110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (9), pp.093901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389837v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Optical properties of GaN nanowires grown on chemical vapor deposited-graphene (2019 Nanotechnology 30 214005)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Geelhaar</w:t>
+                <w:t xml:space="preserve">Microstructure of GaAs thin films grown on glass using Ge seed layers fabricated by aluminium induced crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abaade⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 694, pp.137737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084748v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Corrigendum: Optical properties of GaN nanowires grown on chemical vapor deposited-graphene (2019 Nanotechnology 30 214005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sinito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Geelhaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (45), pp.459501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abaade⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878985v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-Doped Yttria-Stabilized Zirconia Thin Layers for Photonic Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Third Order Nonlinear Optical Susceptibility of Crystalline Oxide Yttria-Stabilized Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elena Duran-Valdeiglesias</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2019.2955943⟩</w:t>
+              <w:t xml:space="preserve">Photonics research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.8.000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932964v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated optical and electrical analyses of inhomogeneous core/shell InGaN/GaN nanowire light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bayle</w:t>
+                <w:t xml:space="preserve">Erbium-doped yttria-stabilised zirconia thin films grown by pulsed laser deposition for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durán-Valdeiglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc70e⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 693, pp.137706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031214v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Diffraction Study of GaN Nucleation on Transferred Graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.4013-4019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00306⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008961v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+                <w:t xml:space="preserve">Zinc-blende group III-V/group IV epitaxy: Importance of the miscut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.053401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.053401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385613v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al5+αSi5+δN12, a new Nitride compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michon</w:t>
+                <w:t xml:space="preserve">Erbium-Doped Yttria-Stabilized Zirconia Thin Layers for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Duran-Valdeiglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52363-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2019.2955943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035095v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Geelhaar</w:t>
+                <w:t xml:space="preserve">Correlated optical and electrical analyses of inhomogeneous core/shell InGaN/GaN nanowire light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (21), pp.214005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abc70e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349609v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">In Situ X-ray Diffraction Study of GaN Nucleation on Transferred Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4013-4019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048504v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Quach</w:t>
+                <w:t xml:space="preserve">In Situ X-ray Diffraction Study of GaN Nucleation on Transferred Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4013-4019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182873v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs (1 1 1) epilayers grown by MBE on Ge (1 1 1): Twin reduction and polarity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Travers</w:t>
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.006⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351877v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Quach</w:t>
+                <w:t xml:space="preserve">Optical properties of GaN nanowires grown on chemical vapor deposited-graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geelhaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278688v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Berdnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289442v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN Nanowires on Graphene Nanodots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00556⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024971v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
+                <w:t xml:space="preserve">A study of the strain distribution by scanning X-ray diffraction on GaP/Si for III–V monolithic integration on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (4), pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719008537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385645v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">GaAs (1 1 1) epilayers grown by MBE on Ge (1 1 1): Twin reduction and polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 519, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278693v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">Investigation of GaN nanowires containing AlN/GaN multiple quantum discs by EBIC and CL techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (21), pp.214006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab055e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322400v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin AlN-Based HEMTs Grown on Silicon Substrate by NH 3 -MBE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+                <w:t xml:space="preserve">GaN/Ga2O3 Core/Shell Nanowires Growth: Towards High Response Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700640⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.3528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9173528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322484v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal description of III-V/Si epitaxial growth processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Al5+αSi5+δN12, a new Nitride compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lymperakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.060401⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52363-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833206v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality crystalline yttria-stabilized-zirconia thin layer for photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Berciano</w:t>
+                <w:t xml:space="preserve">Proposition of a model elucidating the AlN-on-Si (111) microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (21), pp.215701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5017550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801073v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
+                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2545-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928844v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Ultrathin AlN-Based HEMTs Grown on Silicon Substrate by NH 3 -MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (9), pp.1700640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354239v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+                <w:t xml:space="preserve">Universal description of III-V/Si epitaxial growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.060401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01541248v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of antimonide based material grown by molecular epitaxy on vicinal silicon substrates via a low temperature AlSb nucleation layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">High-quality crystalline yttria-stabilized-zirconia thin layer for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Madiomanana</w:t>
+                <w:t xml:space="preserve">Mathias Berciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.35202 - 35202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755268v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector network analyzer measurement of the amplitude of an electrically excited surface acoustic wave and validation by X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thevenard</w:t>
+                <w:t xml:space="preserve">Composition Metrology of Ternary Semiconductor Alloys Analyzed by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (29), pp.16704--16714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492868v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Morphology Tailoring and Growth Mechanism of Indium-Rich InGaN/GaN Axial Nanowire Heterostructures by Plasma-Assisted Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gyu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2545-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489114v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Largeau</w:t>
+                <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+                <w:t xml:space="preserve">Intricate disorder in defect fluorite/pyrochlore: a concord of chemistry and crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon James Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954232v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
+                <w:t xml:space="preserve">Characterization of antimonide based material grown by molecular epitaxy on vicinal silicon substrates via a low temperature AlSb nucleation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 477, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834937v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">Vector network analyzer measurement of the amplitude of an electrically excited surface acoustic wave and validation by X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rovillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.44503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848713v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of superconducting fluctuations due to emergent electronic inhomogeneities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Cren</w:t>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N C Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144509⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387211v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory X-ray characterization of a surface acoustic wave on GaAs: the critical role of instrumental convolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rovillain</w:t>
+                <w:t xml:space="preserve">Assessing the Composition of Wide Bandgap Compound Semiconductors by Atom Probe Tomography: A Metrological Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576716015016⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.650-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363432v2</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Penuelas</w:t>
+                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 433, pp.139 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848746v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb-based composite quantum wells for laser diodes operating in the telecom wavelength range near 1.55- μ m</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Ion-shaping of embedded gold hollow nanoshells into vertically aligned prolate morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Khomrenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Amici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914884⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626349v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt GaP/Si hetero-interface using bistepped Si buffer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">Low temperature plasma enhanced CVD epitaxial growth of silicon on GaAs: a new paradigm for III-V/Si integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935494⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228809v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon surface preparation for III-V molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cerutti</w:t>
+                <w:t xml:space="preserve">Laboratory X-ray characterization of a surface acoustic wave on GaAs: the critical role of instrumental convolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp. 2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576716015016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626282v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell InGaN/GaN nanowire light emitting diodes analyzed by electron beam induced current microscopy and cathodoluminescence mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Confinement of superconducting fluctuations due to emergent electronic inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Caprara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR00623F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (14), pp.144509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252032v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive three-dimensional imaging of crystal strain and rotations in an extended bonded semiconductor heterostructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205305⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (39), pp.7494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218363v2</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion processes at irradiated Cr/Si interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ott</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects in GaP/Sinanolayers for a III–V photonics platform on siliconusing a laboratory Xray diffraction setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.11.121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576715009954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01117636v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Si Templates of Controlled Shape, Size, and Orientation: Toward Micro- and Nanosubstrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+                <w:t xml:space="preserve">GaSb-based composite quantum wells for laser diodes operating in the telecom wavelength range near 1.55- μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg5016548⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (10), pp.101102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139953v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High structural quality InGaN/GaN multiple quantum well solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+                <w:t xml:space="preserve">Abrupt GaP/Si hetero-interface using bistepped Si buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201510137⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (19), pp.191603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230121v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aqueous one-pot route to gold/quantum rod heterostructured nanoparticles functionalized with DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Voisin</w:t>
+                <w:t xml:space="preserve">Nondestructive three-dimensional imaging of crystal strain and rotations in an extended bonded semiconductor heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios I. Pateras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc05148g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208413v2</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Agnus</w:t>
+                <w:t xml:space="preserve">Core–shell InGaN/GaN nanowire light emitting diodes analyzed by electron beam induced current microscopy and cathodoluminescence mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Neplokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lavenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2014.786⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR00623F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848779v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Chevance</w:t>
+                <w:t xml:space="preserve">Silicon surface preparation for III-V molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01114542v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the conduction mechanisms through a Pb(Zr,Ti)O3 thin film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Koutsoureli</w:t>
+                <w:t xml:space="preserve">An aqueous one-pot route to gold/quantum rod heterostructured nanoparticles functionalized with DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.043⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (89), pp.16119-16122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05148g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009981v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-acoustic-wave-driven ferromagnetic resonance in (Ga,Mn)(As,P) epilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Vincent</w:t>
+                <w:t xml:space="preserve">Crystallization of Si Templates of Controlled Shape, Size, and Orientation: Toward Micro- and Nanosubstrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.094401⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5016548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357676v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Blanc</w:t>
+                <w:t xml:space="preserve">Interdiffusion processes at irradiated Cr/Si interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 626, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.11.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848769v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01117636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on GaAs(001): GaAs surface treatment and structural characterization of the oxide layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">High structural quality InGaN/GaN multiple quantum well solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Dogmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.062⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201510137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848757v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Vertical GaAs Nanowires on an Amorphous Substrate via a Fiber-Textured Si Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Glas</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl400924c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848029v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-plane-thick reconstruction across the interface during heteroepitaxial bonding of InP-clad quantum wells on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Peptidic ligands to control the three-dimensional self-assembly of quantum rods in aqueous media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4807890⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (18), pp.3707-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201400300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857660v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2014.786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939998v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-ﬁeld control of the magnetic anisotropy in an ultrathin (Ga,Mn)As/(Ga,Mn)(As,P) bilayer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+                <w:t xml:space="preserve">Surface-acoustic-wave-driven ferromagnetic resonance in (Ga,Mn)(As,P) epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4798258⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.094401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.094401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757345v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O 3 epitaxial layers on GaAs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the conduction mechanisms through a Pb(Zr,Ti)O3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Mazet</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koutsoureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 563, pp.32-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940000v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale, quantitative composition mappings of InGaN layers from a combination of scanning transmission electron microscopy and energy dispersive x-ray spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Moudakir</w:t>
+                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455707⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 624, pp.130 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747027v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on GaAs(001): GaAs surface treatment and structural characterization of the oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 563, pp.2 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736031v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretized disorder in planar semiconductor microcavities: Mosaicity effect on resonant Rayleigh scattering and optical parametric oscillation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Growth of Vertical GaAs Nanowires on an Amorphous Substrate via a Fiber-Textured Si Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045316⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.2743-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl400924c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661223v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semibulk InGaN: A novel approach for thick, single phase, epitaxial InGaN layers grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Electric-ﬁeld control of the magnetic anisotropy in an ultrathin (Ga,Mn)As/(Ga,Mn)(As,P) bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.08.041⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.122403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00806864v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Bragg reflectors based on diluted boron-based BAlN alloys for deep ultraviolet optoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. En Naciri</w:t>
+                <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (5), pp.051101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 102 (24), pp.243113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666779v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Furtmayr</w:t>
+                <w:t xml:space="preserve">Atomic-plane-thick reconstruction across the interface during heteroepitaxial bonding of InP-clad quantum wells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.212101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-like instability in the ion-shaping of Au-Ag alloy nanoparticles embedded within a silica matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Gacoin</w:t>
+                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O 3 epitaxial layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.175305</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (21), pp.212901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584587v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Nanometer-scale, quantitative composition mappings of InGaN layers from a combination of scanning transmission electron microscopy and energy dispersive x-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.455707-455716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229214v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structural analysis of novel BGaN material layers grown by MOVPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Moudakir</w:t>
+                <w:t xml:space="preserve">Discretized disorder in planar semiconductor microcavities: Mosaicity effect on resonant Rayleigh scattering and optical parametric oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Orsal</w:t>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.045316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00554231v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of site-controlled InAs/InP quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Beaudoin</w:t>
+                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.07.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9208-9212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639913v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth using propane‐hydrogen CVD on 6H‐SiC(0001): temperature dependent interface and strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Semibulk InGaN: A novel approach for thick, single phase, epitaxial InGaN layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dickerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311112v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of tip apex for spin-polarized scanning tunneling microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">Distributed Bragg reflectors based on diluted boron-based BAlN alloys for deep ultraviolet optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mauguin</w:t>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3558920⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3679703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249873v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gobaut</w:t>
+                <w:t xml:space="preserve">Rayleigh-like instability in the ion-shaping of Au-Ag alloy nanoparticles embedded within a silica matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Attouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.175305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01892244v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Optical properties of wurtzite/zinc-blende heterostructures in GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Furtmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.064313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601296v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00771356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of self-catalyzed GaN nanowires and chronology of their formation by molecular beam epitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Enhanced optical generation and detection of acoustic nanowaves in microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245606⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.201103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02132767v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Warde</w:t>
+                <w:t xml:space="preserve">Deep structural analysis of novel BGaN material layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315 (1), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural coherency of epitaxial graphene on 3C-SiC(111) epilayers on Si(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
+                <w:t xml:space="preserve">Graphene growth using propane‐hydrogen CVD on 6H‐SiC(0001): temperature dependent interface and strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. El Moussaoui</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3497287⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.175-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240957v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial graphene on 3C-SiC(111) pseudosubstrate: Structural and electronic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. G. Silly</w:t>
+                <w:t xml:space="preserve">Atomic structure of tip apex for spin-polarized scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemin Rodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.125445⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3558920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240958v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch Oscillations of THz Acoustic Phonons in Coupled Nanocavity Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Mauguin</w:t>
+                <w:t xml:space="preserve">Structural analysis of site-controlled InAs/InP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Danilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Legratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.197402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (1), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229230v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustable anisotropy in ferromagnetic (Ga,Mn) (As,P) layered alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Mauguin</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.041202⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.469 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237484v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.054105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892234v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chettaoui</w:t>
+                <w:t xml:space="preserve">Morphology of self-catalyzed GaN nanowires and chronology of their formation by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (24), pp.245606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939983v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin formation during the growth of InP on SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hollinger</w:t>
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Warde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939931v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surface reconstruction on the growth of InP on SrTiO3(001)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Bloch Oscillations of THz Acoustic Phonons in Coupled Nanocavity Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.197402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939929v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation of GaAs islands grown on SrTiO3 (001) by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benamrouche</w:t>
+                <w:t xml:space="preserve">Epitaxial graphene on 3C-SiC(111) pseudosubstrate: Structural and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (12), pp.125445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.125445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939933v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active defects in an InAsP/InP quantum well monolithically grown on SrTiO3(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Structural coherency of epitaxial graphene on 3C-SiC(111) epilayers on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95 (23), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3273850⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 97 (16), pp.161905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3497287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901801v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation at the interface of highly dissimilar semiconductor/oxide epitaxial systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Adjustable anisotropy in ferromagnetic (Ga,Mn) (As,P) layered alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (15)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81 (4), pp.041202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.041202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939950v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance of Ga0.93Mn0.07As thin films with constant Mn and variable free-hole concentrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165204⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290151v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between InP and In2O3 islands during the growth of InP on SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.1187-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939924v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Twin formation during the growth of InP on SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (23), pp.231902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939925v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Ge nanocrystals on BaTiO3∕SrTiO3∕Si(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Influence of the surface reconstruction on the growth of InP on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (3), pp.031904</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (4), pp.1042-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939922v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Control of the magnetic anisotropy in (Ga,Mn)(As,P) ferromagnetic semiconductor layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Crystal orientation of GaAs islands grown on SrTiO3 (001) by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93, pp.021123. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 95 (1), pp.011907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293425v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous compliance of the InP/SrTiO3 heterointerface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Optically active defects in an InAsP/InP quantum well monolithically grown on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinquan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahiram El Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92, pp.241907-1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2944140⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 95 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3273850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356956v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric generation of twin photons in vertical triple microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+                <w:t xml:space="preserve">Accommodation at the interface of highly dissimilar semiconductor/oxide epitaxial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (10), pp.1198</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00262215v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain structure and magnetic anisotropy fluctuations in (Ga,Mn)As : effect of annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Khazen</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance of Ga0.93Mn0.07As thin films with constant Mn and variable free-hole concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2759177⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (16), pp.165204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.165204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166213v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of InP based heterostructures on silicon using crystalline Gd2O3 buffers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91 (24), pp.241912</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939918v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of robust interfaces based on crystalline γ-Al2O3(001) for subsequent deposition of amorphous high-κ oxides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Competition between InP and In2O3 islands during the growth of InP on SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2243-2246</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (3), pp.033509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939913v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated Ga1-xMnxAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Khazen</w:t>
+                <w:t xml:space="preserve">Strain-Control of the magnetic anisotropy in (Ga,Mn)(As,P) ferromagnetic semiconductor layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195218⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.021123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2963979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287885v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic phonon nanowave devices based on aperiodic multilayers: Experiments and theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled Ge nanocrystals on BaTiO3∕SrTiO3∕Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.031904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287889v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of crystalline γ‐Al2O3 on Si by molecular beam epitaxy: Influence of the substrate orientation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Spontaneous compliance of the InP/SrTiO3 heterointerface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.241907-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2944140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939912v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Acoustic phonon nanowave devices based on aperiodic multilayers: Experiments and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Lanzillotti-Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (17), pp.174301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.174301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287882v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomorphic molecular beam epitaxy growth of γ-Al2O3(001) on Si(001) and evidence for spontaneous lattice reorientation during epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId742" w:history="1">
+                <w:t xml:space="preserve">Growth of crystalline γ‐Al2O3 on Si by molecular beam epitaxy: Influence of the substrate orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El-Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (23), pp.232907</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (2), pp.024101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939908v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and domain structure of (Ga,Mn)As films with perpendicular anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Dependence of magnetic anisotropies and critical temperatures on the hole concentration in ferromagnetic GaMnAs thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195331⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.3028-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019108v2</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of epitaxial SrTiO3 thin films grown by molecular beam epitaxy on Si(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gendry</w:t>
+                <w:t xml:space="preserve">Parametric generation of twin photons in vertical triple microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taj David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimotée Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (12), pp.124109</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (10), pp.1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939569v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the ferromagnetic properties of hydrogenated GaMnAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Evolution of the magnetic anisotropy with carrier density in hydrogenated Ga1-xMnxAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2126147⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (19), pp.195218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.195218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004730v2</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InP(001) quantum dots emitting at 1.55μm grown by low-pressure metalorganic vapor-phase epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Domain structure and magnetic anisotropy fluctuations in (Ga,Mn)As : effect of annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dourlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Khazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2150271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (2), pp.023913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939897v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried dislocation networks designed to organize the growth of III-V semiconductor nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of InP based heterostructures on silicon using crystalline Gd2O3 buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (24), pp.241912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003230v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of GaAs-based structures on exactly (001)-oriented Ge/Si virtual substrates: reduction of the structural defect density and observation of electroluminescence at room temperature under CW electrical injection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Development of robust interfaces based on crystalline γ-Al2O3(001) for subsequent deposition of amorphous high-κ oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 265 (1-2), pp.53-59</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2243-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939879v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaNAsSb : How does it compare with other dilute III-V nitride alloys ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ramos</w:t>
+                <w:t xml:space="preserve">Magnetic properties and domain structure of (Ga,Mn)As films with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/17/8/306⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.195331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.195331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00327214v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic vapor-phase epitaxy of defect-free InGaAs/GaAs quantum dots emitting around 1.3μm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Mereuta</w:t>
+                <w:t xml:space="preserve">Structural properties of epitaxial SrTiO3 thin films grown by molecular beam epitaxy on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 235 (1-4), pp.89-94</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (12), pp.124109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939862v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structure and optical properties of GaAs1-xNx/GaAs (001) interface grown by metalorganic vapor phase epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Pseudomorphic molecular beam epitaxy growth of γ-Al2O3(001) on Si(001) and evidence for spontaneous lattice reorientation during epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 80, pp.2460-2462</w:t>
+              <w:t xml:space="preserve">, 2006, 89 (23), pp.232907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118246v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on GaAsSbN/GaAs quantum wells for 1.3–1.55μm emission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the ferromagnetic properties of hydrogenated GaMnAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Theys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00765-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.182506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2126147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01939856v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal distribution of Indium composition in arrays of low-pressure metalorganic-vapor-phase-epitaxy grown InGaAs/GaAs quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">InAs/InP(001) quantum dots emitting at 1.55μm grown by low-pressure metalorganic vapor-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (25), pp.253114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2150271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buried dislocation networks designed to organize the growth of III-V semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.155329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.155329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct growth of GaAs-based structures on exactly (001)-oriented Ge/Si virtual substrates: reduction of the structural defect density and observation of electroluminescence at room temperature under CW electrical injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chriqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 265 (1-2), pp.53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GaNAsSb : How does it compare with other dilute III-V nitride alloys ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V.K. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (8), pp.778-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/17/8/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal-organic vapor-phase epitaxy of defect-free InGaAs/GaAs quantum dots emitting around 1.3μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mereuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 235 (1-4), pp.89-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic structure and optical properties of GaAs1-xNx/GaAs (001) interface grown by metalorganic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.2460-2462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bimodal distribution of Indium composition in arrays of low-pressure metalorganic-vapor-phase-epitaxy grown InGaAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79 (14), pp.2157-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigations on GaAsSbN/GaAs quantum wells for 1.3–1.55μm emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ungaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V.K Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00765-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés de transport des parois d’antiphase dans les semiconducteurs III-V/Si par les techniques C-AFM et KPFM.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+                <w:t xml:space="preserve">Massive Onset Potential Shifting with an Epitaxial GaAs/Si Photocathode for Solar H2 Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MatEpi</w:t>
-[...118 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">245th ECS (The Electrochemical Society) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR H2 days</w:t>
-[...1062 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MA2024-01 (44), pp.2458-2458, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
-[...575 lines deleted...]
-                <w:t xml:space="preserve">hal-02820670v1</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2024-01442458mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intégration monolithique d'hétérostructures et de nanostructures III-V et Ge sur silicium pour la microélectronique et l'optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS ÉDITIONS, pp.179-182, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId848"/>
+      <w:footerReference w:type="default" r:id="rId911"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29928,51 +32668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508431" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Berciano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeans Massies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madiomanana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880535" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018409v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jegou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554350v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XB423GR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ciuti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Lecomte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153643v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj David" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leyder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075953v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lymperakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10481" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631667v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouhali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116699" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219769v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diebold" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168891" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723006945" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074406" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787337v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pachat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;andromachi Syskaki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Roy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200690" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869723v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Duran-Valdeiglesias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3129533" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362299v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grisard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2021.1962016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278719v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278655v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Berdnikov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404458v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelati" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137737" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278635v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415781v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ramirez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dur&#225;n-Valdeiglesias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137706" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932964v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2955943" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031214v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc70e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52363-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278688v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024971v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278693v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700640" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801073v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035202" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755268v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.04.003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387211v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbillet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caprara" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grilli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brun" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cren" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144509" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626349v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellano" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914884" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228809v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935494" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626282v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.12.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139953v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5016548" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230121v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510137" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-347XD28H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208413v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05148g" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848779v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bourdais" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.786" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009981v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutsoureli" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.043" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK90VGJQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.062" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848029v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400924c" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857660v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807890" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757345v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Niazi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cormier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lucot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798258" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940000v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747027v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455707" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0C1HXNPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661223v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045316" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806864v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dickerson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.08.041" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG864Z3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584587v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attouchi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554231v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639913v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fain" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Danilescu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.031" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1XCW29-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311112v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100225" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X2XG4BK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249873v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Girard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558920" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240957v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Silly" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Moussaoui" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497287" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240958v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125445" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237484v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.041202" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939931v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939929v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939933v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939950v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939924v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939922v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293425v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963979" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356956v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2944140" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262215v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939918v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939913v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939912v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939908v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939569v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939897v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2150271" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003230v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Coelho" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.155329" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939879v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chriqui" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327214v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caliman" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K. Rao" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/17/8/306" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-71MQ0Z5X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939862v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coelho" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereuta" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939856v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Harmand" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ungaro" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K Rao" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00765-5" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4B5MCSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939852v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coelho" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereuta" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790821v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dentz" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaffr&#233;" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hallais" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamouda" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933716v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933703v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcaud" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramirez" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497252v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Messudom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dentz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamouda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2522452" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Berciano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeans Massies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madiomanana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Pateras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Dogmus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rolland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pateras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mastropietro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880535" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617115v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roch Huntzinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819697v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jegou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lun&#233;ville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.196" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.08.042" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XB423GR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taj" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimot&#233;e Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ciuti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Leyder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994139" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anfar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulingui-Koumba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram Murugesan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. V. Le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piriyev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790830v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dentz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamouda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hallais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baptiste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leroy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790821v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaffr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933716v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Marcaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramirez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maroutian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354555v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Cardozo de Oliveira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borraz&#225;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandeep" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. G&#243;mez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lymperakis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Khazen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Corbella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guimard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10481" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954865v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adb3ad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bouhali" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Combrisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117627" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seyeux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA04555J" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614824v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvi Bhatnagar-Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300955" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794790v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimul Kanti Nath" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Turan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Desvignes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400313" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631667v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouhali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pallier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116699" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04249620v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300516" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219769v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diebold" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bude" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168891" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04239037v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc01985c" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173825v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c00481" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723006945" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781535v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecoeur" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074406" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787337v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pachat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Ourdani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;andromachi Syskaki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200690" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869723v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Duran-Valdeiglesias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3129533" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448318v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04778" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362299v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grisard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2021.1962016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Berdnikov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00556" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475068v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kraimia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boujdaria" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140078" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404458v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelati" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137737" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mancini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morassi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinito" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brandt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geelhaar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abaade" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389837v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.8.000110" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415781v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ramirez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dur&#225;n-Valdeiglesias" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137706" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278635v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878985v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.053401" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932964v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2955943" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031214v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Piazza" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bayle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc70e" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008961v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00306" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278719v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048504v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Berdnikov" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349609v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinito" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geelhaar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0570" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024971v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278688v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Quach" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab055e" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351877v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.05.006" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182873v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385613v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9173528" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035095v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52363-7" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322400v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mante" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017550" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278693v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gyu Song" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00150" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322484v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700640" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801073v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035202" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928844v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03223" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385645v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01541248v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon James Thorogood" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luneville" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02787-w" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755268v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.04.003" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492868v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Camara" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Croset" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974947" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954232v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004104" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834937v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Khomrenkov" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Clochard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21116" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660752v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Yu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25674" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363432v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Camara" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576716015016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387211v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbillet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caprara" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grilli" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brun" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cren" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144509" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157811v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715009954" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626349v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellano" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914884" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228809v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935494" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218363v2" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios I. Pateras" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205305" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252032v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Neplokh" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lavenus" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR00623F" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626282v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.12.004" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01208413v2" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even-Hernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05148g" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139953v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cohin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5016548" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117636v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.11.121" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2P47VQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230121v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510137" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-347XD28H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848779v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bourdais" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.786" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357676v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Prieur" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J von Bardeleben" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094401" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009981v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koutsoureli" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.043" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK90VGJQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848757v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.062" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848029v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl400924c" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757345v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Niazi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cormier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lucot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jeudy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798258" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00857660v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itawi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807890" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940000v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747027v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455707" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0C1HXNPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661223v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045316" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806864v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dickerson" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.08.041" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG864Z3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584587v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attouchi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771356v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigutti" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Furtmayr" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638698" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229214v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Lanzillotti-Kimura" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201103" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554231v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311112v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100225" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X2XG4BK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249873v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Rodary" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Girard" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3558920" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639913v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fain" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Danilescu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.031" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1XCW29-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229230v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.197402" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240958v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Moussaoui" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Silly" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.125445" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240957v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497287" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237484v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Khazen" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.041202" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939931v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939929v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939933v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939950v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290151v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.165204" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939924v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293425v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miard" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963979" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939922v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356956v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2944140" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287889v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174301" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939912v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287882v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893312" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262215v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287885v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khazen" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.195218" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166213v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dourlat" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759177" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939918v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939913v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019108v2" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.195331" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939569v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939908v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004730v2" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Theys" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2126147" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939897v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2150271" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003230v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Coelho" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.155329" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939879v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chriqui" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327214v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caliman" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K. Rao" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/17/8/306" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-71MQ0Z5X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939862v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coelho" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereuta" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118246v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bondoux" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939852v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coelho" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereuta" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939856v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Harmand" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ungaro" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K Rao" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00765-5" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4B5MCSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745122v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>