--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,167 +66,318 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial modelling to facilitate the implementation of One Health approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobiniaina Anthonio Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger François; Olive Marie-Marie; Peyre Marie-Isabelle; Pfeiffer Dirk; Zinsstag Jakob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One health atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.58-59, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -236,682 +387,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived and observed biases within scientific communities: a case study in movement ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison K. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Fouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mezzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dongmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2025.0679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlearned adaptive responses to heterospecific referential alarm calls in two bird species from separate evolutionary lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungmoon Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keesan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjeong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hokyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.20287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-47052-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.e0009683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of alarm calls of the oriental tit (Parus minor) toward different predators and reactions they induce in nestlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungmoon Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keesan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjeong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Kyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (6), pp.610-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eth.13012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin bacterial community reorganization following metamorphosis of the fire-bellied toad (&amp;lt;em&amp;gt;Bombina orientalis&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binu Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Waldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.505-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-017-1034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -921,154 +1072,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of Hypsignathus monstrosus movement and habitat use to explore the risk of Ebola virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy. GRC, 1 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1078,154 +1229,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of Ebola virus transmission in a changing forest landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA; DLR, May 2022, Bonn, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1235,105 +1386,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des zones à risque de transmission du virus Ebola en Guinée forestière par la méthode d’évaluation multi-critère spatialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03383129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1480,51 +1631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmoon Ha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesan Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjeong Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojoo Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyung Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47052-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kyung Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binu Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1034-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03383129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmoon Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesan Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjeong Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojoo Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47052-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kyung Song" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binu Tripathi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1034-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03383129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>