--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -251,133 +251,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial modelling to facilitate the implementation of One Health approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hobiniaina Anthonio Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger François; Olive Marie-Marie; Peyre Marie-Isabelle; Pfeiffer Dirk; Zinsstag Jakob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One health atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.58-59, 2025, 978-2-7592-4027-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -387,682 +516,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived and observed biases within scientific communities: a case study in movement ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison K. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Fouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mezzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Dongmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2025.0679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlearned adaptive responses to heterospecific referential alarm calls in two bird species from separate evolutionary lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungmoon Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keesan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjeong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hokyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.20287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-47052-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of Ebola virus spillover: Suitability and seasonal variability at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.e0009683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of alarm calls of the oriental tit (Parus minor) toward different predators and reactions they induce in nestlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungmoon Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keesan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjeong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Kyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (6), pp.610-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eth.13012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin bacterial community reorganization following metamorphosis of the fire-bellied toad (&amp;lt;em&amp;gt;Bombina orientalis&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binu Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Waldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.505-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-017-1034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,154 +1201,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of Hypsignathus monstrosus movement and habitat use to explore the risk of Ebola virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Schloesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals, Proximate and Ultimate Drivers of Animal Movement, Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lucca, Italy. GRC, 1 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1229,154 +1358,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modeling of Ebola virus transmission in a changing forest landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène De Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA; DLR, May 2022, Bonn, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1386,105 +1515,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des zones à risque de transmission du virus Ebola en Guinée forestière par la méthode d’évaluation multi-critère spatialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Lee Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03383129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1631,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmoon Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesan Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjeong Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojoo Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47052-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kyung Song" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binu Tripathi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1034-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03383129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmoon Ha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keesan Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjeong Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojoo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyung Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-47052-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325244v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Lee-Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Nys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009683" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kyung Song" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bataille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binu Tripathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1034-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Nys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03383129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>