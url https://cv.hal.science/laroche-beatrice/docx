--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -234,1095 +234,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
+                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Drumo</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tereza Kubasova</w:t>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004820v1</w:t>
+                <w:t xml:space="preserve">hal-04982331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Informed inverse problems for insect pests detection using pheromone sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pink discoloration defects associated with microbial structure and metabolome changes in commercial bloomy cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Christine Keribin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.520⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 442, pp.111363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982331v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pink discoloration defects associated with microbial structure and metabolome changes in commercial bloomy cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surrogate modeling of interactions in microbial communities through Physics-Informed Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paguiel Javan Hossie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Lucas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Keribin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Saigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111363⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.104-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202581104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193253v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440736v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrogate modeling of interactions in microbial communities through Physics-Informed Neural Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A consortium of seven commensal bacteria promotes gut microbiota recovery and strengthens ecological barrier against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paguiel Javan Hossie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malou</w:t>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perrin</w:t>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saigre</w:t>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81, pp.104-122. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202581104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02127-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440736v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consortium of seven commensal bacteria promotes gut microbiota recovery and strengthens ecological barrier against vancomycin-resistant enterococci</w:t>
+                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Jan</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Bayle</w:t>
+                <w:t xml:space="preserve">Rosanna Drumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lemoine</w:t>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.129. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-025-02127-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086353v1</w:t>
+                <w:t xml:space="preserve">hal-05004820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic modelling approach of the host–microbiota interactions to investigate beneficial symbiotic resilience in the human gut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+                <w:t xml:space="preserve">Raouf Tareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0756⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623171v1</w:t>
+                <w:t xml:space="preserve">hal-04778036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a proteolytic module for improved metabolic modeling of Bacteroides caccae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan M Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00153-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hautefeuille</w:t>
+                <w:t xml:space="preserve">A mechanistic modelling approach of the host–microbiota interactions to investigate beneficial symbiotic resilience in the human gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Tareb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (215), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04778036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four functional profiles for fibre and mucin metabolism in the human gut microbiome</w:t>
               </w:r>
@@ -1436,291 +1436,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
+                <w:t xml:space="preserve">Single seed microbiota: assembly and transmission from parent plant to seedling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Darrigade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Préveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.0164822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01648-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379023v2</w:t>
+                <w:t xml:space="preserve">hal-03834661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single seed microbiota: assembly and transmission from parent plant to seedling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+                <w:t xml:space="preserve">A PDMP model of the epithelial cell turn-over in the intestinal crypt including microbiota-derived regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Haghebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (6), pp.0164822. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (7), pp.1-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01648-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-022-01766-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834661v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the growth of Staphylococcus aureus on cooked broccoli under isothermal conditions</w:t>
               </w:r>
@@ -2314,265 +2314,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and numerical simulation of an inverse problem for a structured cell population dynamics model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+                <w:t xml:space="preserve">Thuy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2019150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 462 (7), pp.552-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154588v1</w:t>
+                <w:t xml:space="preserve">hal-01761191v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model to investigate the key drivers of the biogeography of the colon microbiota.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and numerical simulation of an inverse problem for a structured cell population dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ribot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 462 (7), pp.552-581. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.3018-3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2019150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761191v3</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of ecological processes in microbial community time series</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raguideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2803,291 +2803,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Aggregated Functional Traits from Metagenomic Data Using Constrained Non-negative Matrix Factorization: Application to Fiber Degradation in the Human Gut Microbiota</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
+                <w:t xml:space="preserve">Tamara El Bouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (12), pp.1:29. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (décembre), pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454674v1</w:t>
+                <w:t xml:space="preserve">hal-01421708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for the dynamic of the gut mucus layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring Aggregated Functional Traits from Metagenomic Data Using Constrained Non-negative Matrix Factorization: Application to Fiber Degradation in the Human Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Raguideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara El Bouti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (décembre), pp.111-130. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.1:29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201655111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421708v2</w:t>
+                <w:t xml:space="preserve">hal-01454674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in microbial ecology: building predictive understanding of community function and dynamics.</w:t>
               </w:r>
@@ -3296,626 +3296,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computable convergence bounds of series expansions for infinite dimensional linear-analytic systems and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (9), pp.2334-2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190322v1</w:t>
+                <w:t xml:space="preserve">hal-01123435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computable convergence bounds of series expansions for infinite dimensional linear-analytic systems and application</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123435v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190608v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02639243v1</w:t>
+                <w:t xml:space="preserve">hal-01190322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t>
@@ -4080,463 +4080,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of lactate utilization and butyrate production by key human colonic bacterial species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Computation of Convergence Bounds for Volterra Series of Linear-Analytic Single-Input Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01085.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (9), pp.2062-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2091435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655932v1</w:t>
+                <w:t xml:space="preserve">hal-00655910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Convergence Bounds for Volterra Series of Linear-Analytic Single-Input Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
+                <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2091435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of lactate utilization and butyrate production by key human colonic bacterial species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655939v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of carbohydrate degradation by human colonic microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 266 (1), pp.189-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4621,64 +4621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bouju-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Tareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Tareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest detection from a biology-informed inverse problem and pheromone sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Malou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,103 +5712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling interactions between host and gut microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6070,51 +6070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6241,178 +6241,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling aggregated functional traits from metagenomics data Application to dietary fiber degradation in the human gut.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMULATION OF A DAMPED NONLINEAR BEAM BASED ON MODAL DECOMPOSITION AND VOLTERRA SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278349v1</w:t>
+                <w:t xml:space="preserve">hal-02403603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF A DAMPED NONLINEAR BEAM BASED ON MODAL DECOMPOSITION AND VOLTERRA SERIES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling aggregated functional traits from metagenomics data Application to dietary fiber degradation in the human gut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Recent Computational Advances in Metagenomics (RCAM’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403603v1</w:t>
+                <w:t xml:space="preserve">hal-04278349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for dynamical systems using an FDA approach</w:t>
               </w:r>
@@ -6623,90 +6623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raguideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution (MMEE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6947,123 +6947,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Foodomics Conference: Foodomics a New Comprehensive Approach to Food and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rome, Italy. pp.147-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7356,51 +7356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelling of Milk Proteins Digestion Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,103 +7594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t>
@@ -7801,90 +7801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7952,51 +7952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8021,90 +8021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8379,90 +8379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEAS: a parameter identification toolbox with symbolic analysis of uncertainty and its application to biological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFAC Symposium on System Identication (SYSID 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint Malo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8660,51 +8660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8712,51 +8712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8781,90 +8781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and identification of in vitro homoacetogenesis by human-colon bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8915,64 +8915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,77 +8997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human colon: a complex bioreactor. Conceptual modelling for the anaerobic digestion of the functional trophic chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brisbane, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9105,51 +9105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identiﬁability and identiﬁcation of a hierarchical epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9187,51 +9187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification for a PDE model representing scrapie transmission in a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.1607-1612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9470,51 +9470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the numerical method for an inverse problem of a simplified intestinal crypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9743,51 +9743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440736v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paguiel Javan Hossie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02127-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623171v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia da Silva Malheiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cesar Tondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-021-00482-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06529-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Razaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Dekker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-070620-" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019150" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bauchinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lahti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0496-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005252" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.07.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17F6QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2091435" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/202636.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00483381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.132" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862572" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178393v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00199" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332907v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda Cort&#233;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440736v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paguiel Javan Hossie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202581104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02127-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paulay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan M Grimaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caballero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00153-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918193v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raguideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza O&#241;ate" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01667-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pr&#233;veaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01648-22" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379023v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01766-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isabel Kothe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia da Silva Malheiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cesar Tondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42770-021-00482-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06529-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Razaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Dekker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-070620-" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourgin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kriaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043742v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Tao Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Patout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761191v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Phan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bauchinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Buyl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lahti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0496-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421708v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Bouti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353275v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-015-0303-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.07.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17F6QK7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Trigui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2091435" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duncan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01085.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.05.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S9ZT63X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082503" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/202636.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00483381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goujot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labarthe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.132" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862572" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197629v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00211" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508172v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178393v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00199" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332907v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda Cort&#233;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>