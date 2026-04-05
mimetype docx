--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -139,261 +139,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
+                <w:t xml:space="preserve">Are punctual and regular train lines efficient? Re-evaluating regional railway performance with a service quality-integrated DEA framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
+              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.101590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2025.101590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546175v1</w:t>
+                <w:t xml:space="preserve">hal-05444256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are punctual and regular train lines efficient? Re-evaluating regional railway performance with a service quality-integrated DEA framework</w:t>
+                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65, pp.101590. </w:t>
+              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, Paper No. - 100579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2025.101590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444256v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of long-distance carpooling supply and public financial incentives: The case of France</w:t>
               </w:r>
@@ -559,209 +559,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goodbye monopoly: the effect of open access passenger rail competition on price and frequency in France on the High-Speed Paris-Lyon Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
+              <w:t xml:space="preserve">, 2024, 147, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04653778v1</w:t>
+                <w:t xml:space="preserve">halshs-03770508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodbye monopoly: the effect of open access passenger rail competition on price and frequency in France on the High-Speed Paris-Lyon Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 147, pp.12-21. </w:t>
+              <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03770508v2</w:t>
+                <w:t xml:space="preserve">halshs-04653778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
               </w:r>
@@ -2315,191 +2315,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
+                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41</w:t>
+              <w:t xml:space="preserve">, 2015, Dynamique portuaire et développement régional, 41, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980737v1</w:t>
+                <w:t xml:space="preserve">halshs-01474042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
+                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Dynamique portuaire et développement régional, 41, pp.163-173</w:t>
+              <w:t xml:space="preserve">, 2015, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01474042v1</w:t>
+                <w:t xml:space="preserve">hal-02980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for saturation modelling of railway lines: the case of High-Speed Line Paris-Lyon</w:t>
               </w:r>
@@ -4449,151 +4449,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages d’affaires, low cost… Le Covid a bousculé le secteur du transport longue distance</w:t>
+                <w:t xml:space="preserve">Les nouvelles « routes de la Soie », une viabilité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056654v1</w:t>
+                <w:t xml:space="preserve">hal-04058159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles « routes de la Soie », une viabilité en question</w:t>
+                <w:t xml:space="preserve">Voyages d’affaires, low cost… Le Covid a bousculé le secteur du transport longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058159v1</w:t>
+                <w:t xml:space="preserve">hal-04056654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4716,77 +4716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4926,51 +4926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>