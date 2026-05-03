--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -105,2701 +105,2831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are punctual and regular train lines efficient? Re-evaluating regional railway performance with a service quality-integrated DEA framework</w:t>
+                <w:t xml:space="preserve">Exploratory study of long-distance carpooling supply and public financial incentives: The case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laroche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Kseniya Schemeleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2025.101590⟩</w:t>
+              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Part of special issue: The economics of passenger and freight shared mobility, 116, Paper No. - 101734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retrec.2026.101734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444256v1</w:t>
+                <w:t xml:space="preserve">hal-05536731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are punctual and regular train lines efficient? Re-evaluating regional railway performance with a service quality-integrated DEA framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
+              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.101590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2025.101590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546175v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of long-distance carpooling supply and public financial incentives: The case of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kseniya Schemeleva</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Part of special issue: The economics of passenger and freight shared mobility, 116, Paper No. - 101734. </w:t>
+              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, Paper No. - 100579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.retrec.2026.101734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536731v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effect of on-board activities on the travel satisfaction of public transport users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, Paper No. - 104144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2026.104144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294657v1</w:t>
+                <w:t xml:space="preserve">hal-05606967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodbye monopoly: the effect of open access passenger rail competition on price and frequency in France on the High-Speed Paris-Lyon Line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03770508v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04653778v1</w:t>
+                <w:t xml:space="preserve">hal-04746167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolution sur les rails : comment le low cost défie le TGV traditionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Goodbye monopoly: the effect of open access passenger rail competition on price and frequency in France on the High-Speed Paris-Lyon Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746167v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03770508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dream and Reality for Autonomous Vehicles: Results and Lessons from an In Situ Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Intermodal Competition and Multiproduct Incumbent’s Strategies in the French Market: What Drive High-Speed Trains’ Prices and Frequencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03611981231155905⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056329v1</w:t>
+                <w:t xml:space="preserve">halshs-04653778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité vs sobriété : quel rôle pour la mobilité inclusive dans la transition écologique du secteur des transports ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dream and Reality for Autonomous Vehicles: Results and Lessons from an In Situ Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03611981231155905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221591v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring effects of competitive tender for users in the regional railway market: evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Précarité vs sobriété : quel rôle pour la mobilité inclusive dans la transition écologique du secteur des transports ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 540, pp.26-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02930832v2</w:t>
+                <w:t xml:space="preserve">hal-04221591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of open access competition on prices and frequencies on the interurban railway market: evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring effects of competitive tender for users in the regional railway market: evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, Paper No. - 100705. </w:t>
+              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XLIX (1), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2021.100705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/202206701002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02930864v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02930832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of COVID-19 on long-distance transport services in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of open access competition on prices and frequencies on the interurban railway market: evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (S1. Special Issue: Covid-19, Transport and Mobility), pp.41-60. </w:t>
+              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, Paper No. - 100705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rsp3.12534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2021.100705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03522931v1</w:t>
+                <w:t xml:space="preserve">halshs-02930864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acheter une voiture électrique, est-ce bon pour le porte-monnaie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effect of COVID-19 on long-distance transport services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (S1. Special Issue: Covid-19, Transport and Mobility), pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rsp3.12534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03869985v1</w:t>
+                <w:t xml:space="preserve">halshs-03522931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services ferroviaires à longue distance en France : un monopole peut-il cacher un duopole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 521, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03170021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing competition in the European rail freight market: is there an oligopoly?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acheter une voiture électrique, est-ce bon pour le porte-monnaie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 524, pp.46-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04665637v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03869985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre ferroviaire en Europe et « petites lignes » : la France peut mieux faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 514, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03870060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans après la libéralisation du marché européen de fret ferroviaire : quel bilan et quels enseignements pour la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing competition in the European rail freight market: is there an oligopoly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1-2), pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/201906702002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753428v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04665637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect competition in a network industry: The case of the European rail freight market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dix ans après la libéralisation du marché européen de fret ferroviaire : quel bilan et quels enseignements pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, janvier, pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01655013v1</w:t>
+                <w:t xml:space="preserve">hal-01753428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A road map for explorative scenario creation on Belgian rail freight transport development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TGV en France, entre crise et réinvention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.11 -14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745735v1</w:t>
+                <w:t xml:space="preserve">hal-01745937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGV en France, entre crise et réinvention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A road map for explorative scenario creation on Belgian rail freight transport development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1-2), pp.3 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1783591717734792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745937v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise du fret ferroviaire : un mal « made in France »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imperfect competition in a network industry: The case of the European rail freight market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures et mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745945v1</w:t>
+                <w:t xml:space="preserve">halshs-01655013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation des lignes ferroviaires et choix d’investissement, le cas de la Ligne grande vitesse Paris‐Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crise du fret ferroviaire : un mal « made in France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infrastructures et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898015002022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670609v1</w:t>
+                <w:t xml:space="preserve">hal-01745945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse économique de la pertinence des solutions de véhicule partagé dans le choix modal</w:t>
+                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chevalier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurent Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dynamique portuaire et développement régional, 41, pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745910v1</w:t>
+                <w:t xml:space="preserve">halshs-01474042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fret ferroviaire et la performance de l'infrastructure : quels enseignements pour progresser ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guihéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 248, pp.38-47</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745965v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une analyse économique de la pertinence des solutions de véhicule partagé dans le choix modal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 | 2015, pp.81-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01474042v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Saturation des lignes ferroviaires et choix d’investissement, le cas de la Ligne grande vitesse Paris‐Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (02), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898015002022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980737v1</w:t>
+                <w:t xml:space="preserve">hal-01670609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for saturation modelling of railway lines: the case of High-Speed Line Paris-Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le fret ferroviaire et la performance de l'infrastructure : quels enseignements pour progresser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Industries quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (2), pp.11-14</w:t>
+              <w:t xml:space="preserve">Revue Générale des Chemins de Fer (RGCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745920v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn an innovative concept into a success? An application to seaport-related innovation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for saturation modelling of railway lines: the case of High-Speed Line Paris-Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Network Industries quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.11-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01362246v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to turn an innovative concept into a success? An application to seaport-related innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Arduino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimonds Aronietis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koos Frouws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Transportation Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Freight Transport and Sustainability, 42 (1), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retrec.2012.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Rail Traffic Management System (ERTMS): Supporting competition on the European rail network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guihéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.81-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rtbm.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,1222 +2939,1222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et argent : La vitesse jusqu’où ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate human activities in self-driving cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marathon Prospectif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04659048v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate human activities in self-driving cars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temps et argent : La vitesse jusqu’où ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marathon Prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEF-SNCF, Feb 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331629v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04659048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles “routes de la soie” ferries et routières : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-Débat Université populaire d’Annemasse-Genevois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Annemasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04659070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of constable market on the regional railway market: Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of Covid 19 on long distance transport services: Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rail School 2021 - From basic rail knowledge to rail insiders’ strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">RSPP Workshop on Pandemics, Location and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04658950v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04658990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Covid 19 on long distance transport services: Case of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of constable market on the regional railway market: Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSPP Workshop on Pandemics, Location and Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Ponta Delgada, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">Rail School 2021 - From basic rail knowledge to rail insiders’ strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04658990v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter- and intra-modal competition on prices and frequencies in the interurban railway market: Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of open access competition on prices and frequencies in the interurban railway market : Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rail School 2019 - From basic rail knowledge to rail insiders’ strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">WCTR 2019 - 15th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04653173v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competitive tender on prices and frequencies in the regional railway market : Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of inter- and intra-modal competition on prices and frequencies in the interurban railway market : Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2019. Annual School and Conference of the International Transportation Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04654418v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring competition on a market and limits: Case study through the European rail freight market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of inter- and intra-modal competition on prices and frequencies in the interurban railway market: Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture at the University of Antwerp</w:t>
+              <w:t xml:space="preserve">Rail School 2019 - From basic rail knowledge to rail insiders’ strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04653143v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access competition in the railway market: Better prices and frequencies. Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring competition on a market and limits: Case study through the European rail freight market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress. Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lecture at the University of Antwerp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04658459v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04653143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of open access competition on prices and frequencies in the interurban railway market : Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of competitive tender on prices and frequencies in the regional railway market : Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2019 - 15th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bombay, India</w:t>
+              <w:t xml:space="preserve">ITEA 2019. Annual School and Conference of the International Transportation Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04654480v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter- and intra-modal competition on prices and frequencies in the interurban railway market : Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Open access competition in the railway market: Better prices and frequencies. Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayana Lamatkhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lény Grassot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du CREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">59th ERSA Congress. Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04653316v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04658459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glimpse at the first results of the AutoBehave project: a multidisciplinary approach to evaluate the usage of our travel time in self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoBustness and Reliability of Autonomous Vehicles in the Open-world workshop in conjunction with International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dream and Reality for Autonomous Vehicle: Results and Lessons from a in situ Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board Annual Meeting (TRB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04659565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4034,91 +4164,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de la sobriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Aube, pp.144, 2025, Collection La Terre en vie, 978-2-8159-6438-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4128,98 +4258,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Maritime and Terrestrial Infrastructures in the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEMed Mediterranean Yearbook 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,1016 +4359,1134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véhicule autonome : l’essayer, ce n’est pas vraiment l’adopter…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGV Paris-Lyon : un an après, l’arrivée de Trenitalia rime-t-elle effectivement avec prix plus bas ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les nouvelles « routes de la Soie », une viabilité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058217v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libéralisation du secteur ferroviaire ne devrait pas faire baisser significativement les prix de nos voyages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Voyages d’affaires, low cost… Le Covid a bousculé le secteur du transport longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056692v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles « routes de la Soie », une viabilité en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La libéralisation du secteur ferroviaire ne devrait pas faire baisser significativement les prix de nos voyages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058159v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages d’affaires, low cost… Le Covid a bousculé le secteur du transport longue distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TGV Paris-Lyon : un an après, l’arrivée de Trenitalia rime-t-elle effectivement avec prix plus bas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056654v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of public financial incentives on the supply of long-distance carpooling services: the case of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficiency Evaluation in the Regional Railway Sector: Evidence from a Shift to Line-Level Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013724v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Punctual and Regular Train Lines Efficient? Re-evaluating Regional Railway Performance with a Service Quality-Integrated DEA Framework</w:t>
+                <w:t xml:space="preserve">The Effect of public financial incentives on the supply of long-distance carpooling services: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laroche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+                <w:t xml:space="preserve">Kseniya Schemeleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383564v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Stock Management and Railway Efficiency: Evidence from a Line-Level Analysis of Regional Rail Services in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Punctual and Regular Train Lines Efficient? Re-evaluating Regional Railway Performance with a Service Quality-Integrated DEA Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387769v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting satisfaction of railways users: the role of perceived evolution of the service and on-board activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolling Stock Management and Railway Efficiency: Evidence from a Line-Level Analysis of Regional Rail Services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04663573v4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drive HSR' Prices and Frequencies? An Analysis of Intermodal Competition and Multiproduct Incumbent's Strategies in the French Market</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predicting satisfaction of railways users: the role of perceived evolution of the service and on-board activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03934485v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663573v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could spending time in an AV be similar to travelling on a train? Lessons from the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What Drive HSR' Prices and Frequencies? An Analysis of Intermodal Competition and Multiproduct Incumbent's Strategies in the French Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03813529v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Could spending time in an AV be similar to travelling on a train? Lessons from the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03813529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomous vehicle: attitude, activities, and feelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03488102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5248,239 +5496,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate the acceptability of self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Souche-Le Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 fiches pour comprendre les enjeux de la réforme ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Perennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAET. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5490,114 +5738,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie politique des infrastructures ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01291541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5744,51 +5992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2026.104144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barlogis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>