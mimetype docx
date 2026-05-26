--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -360,261 +360,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
+                <w:t xml:space="preserve">Evaluating the effect of on-board activities on the travel satisfaction of public transport users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38, Paper No. - 100579. </w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, Paper No. - 104144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2026.104144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546175v1</w:t>
+                <w:t xml:space="preserve">hal-05606967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of on-board activities on the travel satisfaction of public transport users</w:t>
+                <w:t xml:space="preserve">Rolling stock management and railway efficiency: Evidence from a line-level analysis of regional rail services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Mazzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 183, Paper No. - 104144. </w:t>
+              <w:t xml:space="preserve">Journal of Rail Transport Planning &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, Paper No. - 100579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2026.104144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrtpm.2026.100579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606967v1</w:t>
+                <w:t xml:space="preserve">hal-05546175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie multiproduit et concurrence intermodale : les nouveaux défis de la grande vitesse ferroviaire</w:t>
               </w:r>
@@ -1550,226 +1550,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03869985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offre ferroviaire en Europe et « petites lignes » : la France peut mieux faire</w:t>
+                <w:t xml:space="preserve">Assessing competition in the European rail freight market: is there an oligopoly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1-2), pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/201906702002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03870060v1</w:t>
+                <w:t xml:space="preserve">halshs-04665637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing competition in the European rail freight market: is there an oligopoly?</w:t>
+                <w:t xml:space="preserve">Offre ferroviaire en Europe et « petites lignes » : la France peut mieux faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eddy van de Voorde</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 514, pp.52-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04665637v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03870060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans après la libéralisation du marché européen de fret ferroviaire : quel bilan et quels enseignements pour la France</w:t>
               </w:r>
@@ -1818,299 +1818,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGV en France, entre crise et réinvention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A road map for explorative scenario creation on Belgian rail freight transport development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1-2), pp.3 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1783591717734792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745937v1</w:t>
+                <w:t xml:space="preserve">hal-01745735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A road map for explorative scenario creation on Belgian rail freight transport development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TGV en France, entre crise et réinvention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transports, Infrastructures &amp; Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.11 -14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1783591717734792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745735v1</w:t>
+                <w:t xml:space="preserve">hal-01745937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect competition in a network industry: The case of the European rail freight market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Sys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vanelslander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2207,191 +2207,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
+                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Dynamique portuaire et développement régional, 41, pp.163-173</w:t>
+              <w:t xml:space="preserve">, 2015, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01474042v1</w:t>
+                <w:t xml:space="preserve">hal-02980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)“</w:t>
+                <w:t xml:space="preserve">Hinterland portuaire : le nouveau rôle du fer. Une illustration avec la Betuwe line (Pays-Bas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guihéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41</w:t>
+              <w:t xml:space="preserve">, 2015, Dynamique portuaire et développement régional, 41, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980737v1</w:t>
+                <w:t xml:space="preserve">halshs-01474042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économique de la pertinence des solutions de véhicule partagé dans le choix modal</w:t>
               </w:r>
@@ -5992,51 +5992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2026.104144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barlogis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Schemeleva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2026.101734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eboli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mazzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2025.101590" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2026.104144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrtpm.2026.100579" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770508v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.09.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.07.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231155905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930832v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayana Lamatkhanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202206701002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Sys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanelslander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy van de Voorde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201906702002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Troch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Merchan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1783591717734792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Arduino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Aronietis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koos Frouws" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retrec.2012.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFJKGH1P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2012.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Grassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04653143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04658459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barlogis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663573v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hergott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Perennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01291541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>