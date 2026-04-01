--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community's shifts in an Andean glacier-fed watershed under anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129386. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId506"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CB7F78C"/>
+    <w:nsid w:val="D2D46114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>