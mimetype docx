--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community's shifts in an Andean glacier-fed watershed under anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129386. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId506"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community's shifts in an Andean glacier-fed watershed under anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129386. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2D46114"/>
+    <w:nsid w:val="9DC54F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>