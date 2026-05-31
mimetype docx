--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community's shifts in an Andean glacier-fed watershed under anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129386. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lars-Eric Heimbürger-Boavida </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS reseacher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lars-eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0632-5183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146501985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIO-AMU-CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community's shifts in an Andean glacier-fed watershed under anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polette Aguilar-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129386. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved and Particulate Methylated Mercury in a Highly Productive Area of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Biester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Calean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Benkhettab Sindlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lüskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GB008767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Hidden Mercury and Methylmercury Sources: The Role of Submarine Groundwater Discharge in Coastal Lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodriguez-Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Montero-Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c07191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving measurement comparability in mercury speciation analysis in seawater: Key requirements and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermira Begu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104498. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zambardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Vuong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation Experiments, Observations, and Modeling Highlight the Key Role of Dimethylmercury on Seawater Methylmercury Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (36), pp.19283-19294. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury dynamics in the mangrove-influenced estuary of the Parnaíba Delta, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C.M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.144262. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sea cold seeps are a sink for mercury and source for methylmercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mercury release from the Greenland Ice Sheet invalidated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Juncher Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mørk Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.eadi7760. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi7760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic transformation of methylmercury at the onset of the Arctic spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Assmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schenkelaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Tuna Mercury Concentrations since 1971 Illustrate Marine Inertia and the Need for Strong Emission Reductions under the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury fluxes from hydrothermal venting at mid-ocean ridges constrained by measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01341-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World war munitions as a source of mercury in the southwest Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gosnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ukotije-Ikwut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.140522. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García-Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Isotopes in Deep-Sea Epibenthic Biota Suggest Limited Hg Transfer from Photosynthetic to Chemosynthetic Food Webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c01276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing comparability and uncertainty of analytical methods for methylated mercury species in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Kleindienst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkuin Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1278, pp.341735. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2023.341735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Borchiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution pattern of mercury in northern Barents Sea and Eurasian Basin surface sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen G Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Kull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaise Ricardo de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove microbiota along the urban-to-rural gradient of the Cayenne estuary (French Guiana, South America): Drivers and potential bioindicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sylvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150667. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic Ocean’s wintertime mercury concentrations limited by seasonal loss on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Digernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00986-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk assessment review of mercury exposure in Arctic marine and terrestrial mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Letcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Boltunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 829, pp.154445. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic – Atlantic exchange of the dissolved micronutrients Iron, Manganese, Cobalt, Nickel, Copper and Zinc with a focus on Fram Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hopwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loes J.A. Gerringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Middag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Pacific tuna mercury levels are driven by marine methylmercury production and anthropogenic inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Itai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearse Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (2), pp.e2113032119. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113032119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Mercury Assessment 2022: An Updated Budget, Health Consequences, and Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.acs.est.1c03044. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and mercury in the Arctic: Abiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chételat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Mckinney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.153715. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Osterwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Szponar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu Dastoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Bieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00269-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic methylmercury cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofi Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren R.L. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.157445. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-Independent Fractionation of Even and Odd Mercury Isotopes during Atmospheric Mercury Redox Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.10164 - 10174. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotopes constrain atmospheric sources to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiskra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maëlle Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597 (7878), pp.678 - 682. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03859-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Assessment of the Benthic Meiofauna Sensitivity to Low Human-Impacted Mangroves in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Baldrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12030338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Ocean Sediment Composition and Burial Flux in the Deep Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to evaluate spatial and temporal variability of deep marine sediment characteristics under the impact of dense water formation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Stabholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.22581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of dissolved trace metals at the DYFAMED time-series station, Northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103846. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Ourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana R.H. Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transpolar Drift as a Source of Riverine and Shelf-Derived Trace Elements to the Central Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A Charette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laramie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Whitmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e2019JC015920. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Arctic Sea-Ice Regime Shift on Sea-Ice Methylated Mercury Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.0c00465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species export from the Arctic to the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Krisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Lodeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103855. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viena Puigcorbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.795-801. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread microbial mercury methylation genes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impacts of artisanal gold mining on a tropical river system using mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219, pp.684-694. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How closely do mercury trends in fish and other aquatic wildlife track those in the atmosphere? – Implications for evaluating the effectiveness of the Minamata Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiyue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian river spring flood observations support net Arctic Ocean mercury export to the atmosphere and Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (50), pp.E11586-E11594. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1811957115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Masferrer Dodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeve C. Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Geibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury distribution and transport in the North Atlantic Ocean along the GEOTRACES-GA01 transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiz Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel García-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2309 - 2323. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2309-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Global and Oceanic Mercury Budgets for the United Nations Global Mercury Assessment 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Outridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (20), pp.11466-11477. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alonso-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bucciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources, cycling and transfer of mercury in the Labrador Sea (Geotraces - Geovide cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Planquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Black Sea: New Insights From Measurements and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.529 - 550. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gb005700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cravatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Sprintall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.33. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Atmospheric Mercury Levels Reconstructed from Peat Bog Mercury Stable Isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (11), pp.5899-5906. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b05804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Mercury Transfer to Peat Bogs Dominated by Gaseous Elemental Mercury Dry Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (5), pp.2405-2412. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b06058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal impacts on trace element and isotope ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Casciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 374 (2081), pp.20160035. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2016.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass budget for mercury and methylmercury in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Schartup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lehnherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.560-575. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GB005280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury speciation dynamics at the high-altitude Pic du Midi Observatory, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marusczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2015-842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury mass budgets and distribution characteristics in the Western Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyunji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doshik Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.000. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the mercury budget in the Marano–Grado Lagoon (Adriatic Sea) using a combined observational modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donata Melaku Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Acquavita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.742-752. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury(II) trace detection by a gold nanoparticle-modified glassy carbon electrode using square-wave anodic stripping voltammetry including a chloride desorption step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Hezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 141, pp. 26-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow methylmercury production in the marginal sea ice zone of the central Arctic Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10318. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanogold-Decorated Silica Monoliths as Highly Efficient Solid-Phase Adsorbent for Ultratrace Mercury Analysis in Natural Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Ziller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (21), pp.11122-11129. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b03303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Stable Isotope Signatures of World Coal Deposits and Historical Coal Combustion Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Belkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (13), pp.7660-7668. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501208a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection of atmospheric gaseous mercury for stable isotope analysis using iodine- and chlorine-impregnated activated carbon traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuewu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.841. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3JA50356A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical export flux of metals in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean inventory of anthropogenic mercury based on water column measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lamborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad R Hammerschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katlin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Swarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Munson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512 (7512), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury stable isotope fractionation in six utility boilers of two large coal-fired power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A double-stage tube furnace—acid-trapping protocol for the pre-concentration of mercury from solid samples for isotopic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (21), pp.6771-6781. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic trace metals in sediments of the Ligurian Sea (Northwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thibodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (7), pp.447-448. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rintoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward C.V. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (14), pp.4037-4052. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric deposition of anthropogenic and natural trace metals on Northwestern Mediterranean surface waters: A box model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1629-1634. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal concentrations in the North-western Mediterranean atmospheric aerosol between 1986 and 2008: Seasonal patterns and decadal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (13), pp.2629-2638. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Multifaceted Hazard Risks of Volcanic Eruptions: The case of Kolumbo submarine volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katsigera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas P Pavlopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Polymenakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karantzalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury released from newly formed volcano influence concentrations in the surrounding ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03952246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microorganisms in marine mercury cycling: current knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISTRALS Contamination &amp; Pollution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in the North Atlantic and Arctic Oceans - results of the 2014 GEOTRACES GEOVIDE & 2015 GEOTRACES TransArc II cruises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. A. Rijkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Rutgers V. D. Loeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC3AGU Ocean Sciences Meeting, New Orleans, USA, 2016-02-22-2016-02-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESMO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton: biological PUMP of CONTAMinants in marine ecosystems (CONTAMPUMP)? A new ambitious research ANR project in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: Scientific expertise for decision-makers: International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On line med2020.sciencesconf.org, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche biogéochimique de la contamination chimique de la mer Ligure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-214, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biogeochemical Approach to Contamination of the Ligurian Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott W. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change: Evidence from 30 years of multidisciplinary study of the Ligurian Sea,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119704782.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DC54F6D"/>
+    <w:nsid w:val="CF40EC51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lars-eric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-5183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146501985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mayol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polette Aguilar-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Pavlov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rambaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Biester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Calean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Benkhettab Sindlev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#252;skow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GB008767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodriguez-Puig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Montero-Curiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c07191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermira Begu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kleindienst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Asensio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude de Lacerda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuwen Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01484-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Juncher J&#248;rgensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#248;rk Larsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Rosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi7760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Assmy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thiele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103224" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Sonke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.3c00949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Petersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Santana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01341-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gosnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Beck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ukotije-Ikwut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140522" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Feng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01276" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04209637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341735" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Kohler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Kull" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Ricardo de Freitas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150667" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Digernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00986-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Letcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Boltunov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154445" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Krisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hopwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes J.A. Gerringa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Middag" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007191" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535193v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Itai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearse Buchanan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113032119" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Knoery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ch&#233;telat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mckinney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douglas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153715" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00269-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Jonsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyue Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G Bravo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Fu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02568" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ma&#235;lle Desgranges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03859-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baldrighi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12030338" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hayes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Calvo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006769" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Stabholz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.22581" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chiffoleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103846" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laramie Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dabrowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Whitmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015920" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935234v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Schartup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soerensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.0c00465" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lodeiro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12829" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Rinaldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Feng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Meng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.101" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811957115" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz P&#233;rez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Garc&#237;a-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2309-2018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Outridge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerrero" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01246" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cossa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sonke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lherminier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.11.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melaku Canu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005700" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05804" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b06058" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. German" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Casciotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jenkins" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0035" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163097v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fisher" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lehnherr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005280" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163095v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvage" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2015-842" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436161v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunji Kim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Soerensen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doshik Hahm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04238" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Melaku Canu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Rosati" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Acquavita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.10.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Hezard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.03.036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10318" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163099v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Huber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ziller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b03303" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Belkin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501208a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163113v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50356A" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibodeau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.02.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163104v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lamborg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad R Hammerschmidt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katlin Bowman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Swarr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Munson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13563" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.055" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWDTK208-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163116v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7152-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T747T5CC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibodeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1508" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163122v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rintoul" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C.V. Butler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163123v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.046" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chiffoleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.042" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katsigera" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Polymenakou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karantzalos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-648" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03952246v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Arevalo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres Rodriguez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8253" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gilmour" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483279v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Rijkenberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers V. D. Loeff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029844v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200060v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott W. Fowler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch6" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>