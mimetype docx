--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
+                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cosnier</w:t>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Nef</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138560v1</w:t>
+                <w:t xml:space="preserve">hal-05171892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine snow surface production and bathypelagic export at the Equatorial Atlantic from an imaging float</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Philip Tuchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
+              <w:t xml:space="preserve">, In press, 22 (24), pp.7985-8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-7985-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171892v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow surface production and bathypelagic export at the Equatorial Atlantic from an imaging float</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Philip Tuchen</w:t>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 22 (24), pp.7985-8003. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-7985-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553425v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global census of the significance of giant mesopelagic protists to the marine carbon and silicon cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining in situ and ex situ plankton image data to reconstruct zooplankton (&gt;1 mm) volume and mass distribution in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,325 +1574,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Abu-Alhaija</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angus Atkinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J. Bax</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020893v1</w:t>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Abu-Alhaija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Angus Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Sonia Batten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Nicholas J. Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,961 +2331,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
+                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisashi Endo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394784v1</w:t>
+                <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Murillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184772v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+                <w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Olivier Irrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klas Ove Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+                <w:t xml:space="preserve">hal-03958791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irrison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klas Ove Möller</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958791v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3667,295 +3667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Particle Size Distribution of Large Marine Particles in the Global Ocean With In Situ Optical Observations and Supervised Learning</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Clements</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Weber</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. P. Mcdonnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kiko</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GB007276⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03688125v1</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the Particle Size Distribution of Large Marine Particles in the Global Ocean With In Situ Optical Observations and Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">D. J. Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">A. M. P. Mcdonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GB007276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
               </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -4222,90 +4222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
@@ -4856,680 +4856,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleice S. Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661728v1</w:t>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleice S. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1107-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Becker</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7121,295 +7121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+                <w:t xml:space="preserve">hal-03502974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M. Waite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502974v1</w:t>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Variability of Zooplankton (2000-2013) in the Levantine Sea: Significant Changes Associated to the 2005-2010 EMT-like Event?</w:t>
               </w:r>
@@ -8057,51 +8057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical techniques for remote and in-situ characterization of particles pertinent to GEOTRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9786,51 +9786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does eddy-eddy interaction control surface phytoplankton distribution and carbon export in the North Pacific Subtropical Gyre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10872,51 +10872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11179,51 +11179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11532,320 +11532,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution and relative abundance of gelatinous zooplankton, in situ observations near the Mid-Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Youngbluth</w:t>
+                <w:t xml:space="preserve">D. Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sornes</w:t>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hosia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.10.002⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494361v1</w:t>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical distribution and relative abundance of gelatinous zooplankton, in situ observations near the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youngbluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1-2), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+                <w:t xml:space="preserve">hal-03494361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt;100 μm in the upper kilometer of the South-Eastern Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution (0-1000 m) of macrozooplankton, estimated using the Underwater Video Profiler, in different hydrographic regimes along the northern portion of the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Youngbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,51 +12081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12330,289 +12330,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of net-collected planktonic cnidarians along the northern Mid-Atlantic Ridge and their associations with the main water masses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.09.007⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494360v1</w:t>
+                <w:t xml:space="preserve">hal-03494337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of net-collected planktonic cnidarians along the northern Mid-Atlantic Ridge and their associations with the main water masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youngbluth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (10), pp.1364-1374. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1-2), pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494337v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
               </w:r>
@@ -14318,51 +14318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14430,51 +14430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14482,51 +14482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14670,286 +14670,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Charles Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">T. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+                <w:t xml:space="preserve">hal-04194468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Stock</w:t>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. O'Brien</w:t>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194468v1</w:t>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting careers for a blue future: the new specialization track on “Ocean Literacy, Education and Communication&amp;quot; as part of the International Master in Marine Biological Resources, IMBRSea</w:t>
               </w:r>
@@ -15060,90 +15060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15560,90 +15560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15935,77 +15935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16121,51 +16121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
@@ -16246,51 +16246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
@@ -16470,51 +16470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16569,77 +16569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16720,51 +16720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17077,77 +17077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete zooplankton size spectra re-constructed from « in situ » imaging and Multinet data in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17195,77 +17195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17809,51 +17809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17920,51 +17920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplancton : macroplancton et séries à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18058,51 +18058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton II. Macroplankton and Long-Term Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18613,51 +18613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Subramaniam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8935744/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Philip Tuchen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7985-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clements" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdonnell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dodji Soviadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824071.23109rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Clements" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P. Mcdonnell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007276" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trudnowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwasniewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103306" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01317" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biastoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO3042" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ouba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158484" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fonda-Umani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0272" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sandel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dengler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131258.s003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picheral" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4393-2014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel M. Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20077" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampei" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2833-2013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502681v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burdorf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1301-2012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494361v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youngbluth" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sornes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.10.002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S1CZPS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494359v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Youngbluth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soiland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.019" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G69L3705-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494360v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.007" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGQMGTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506668v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Jackson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ianson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PNDB49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506669v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorsky" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RHWT1Z3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Borgne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001064" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VKMR2GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770806v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Momzikoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00244-0" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK9536K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Miquel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00032-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6Z9QB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00063-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483093v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1999.0539" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KRF029R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483088v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00100-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1LQMDW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026433v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clements" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonnell" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023032v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stemmann Lars" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023033v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502686v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120710-100853" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Subramaniam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8935744/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Philip Tuchen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7985-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clements" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdonnell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dodji Soviadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824071.23109rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Clements" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P. Mcdonnell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trudnowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwasniewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103306" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01317" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biastoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO3042" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ouba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158484" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fonda-Umani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0272" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sandel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dengler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131258.s003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picheral" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4393-2014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel M. Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20077" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampei" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2833-2013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502681v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burdorf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1301-2012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youngbluth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sornes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.10.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S1CZPS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494359v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Youngbluth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soiland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.019" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G69L3705-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494360v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGQMGTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506668v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Jackson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ianson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PNDB49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506669v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorsky" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RHWT1Z3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Borgne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001064" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VKMR2GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770806v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Momzikoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00244-0" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK9536K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Miquel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00032-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6Z9QB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00063-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483093v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1999.0539" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KRF029R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483088v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00100-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1LQMDW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026433v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clements" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonnell" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023032v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stemmann Lars" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023033v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502686v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120710-100853" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>