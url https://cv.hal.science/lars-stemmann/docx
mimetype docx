--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -234,1289 +234,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984482v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
+                <w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Jessica Titocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Beck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Patrick Pata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Tiziana Durazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171892v1</w:t>
+                <w:t xml:space="preserve">hal-05037181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine snow surface production and bathypelagic export at the Equatorial Atlantic from an imaging float</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Intense and localized export of selected marine snow types at eddy edges in the South Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franz Philip Tuchen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 22 (24), pp.7985-8003. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.1183-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1183-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-7985-2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05553425v1</w:t>
+                <w:t xml:space="preserve">hal-04984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Marine snow surface production and bathypelagic export at the Equatorial Atlantic from an imaging float</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nef</w:t>
+                <w:t xml:space="preserve">Franz Philip Tuchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22 (24), pp.7985-8003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-7985-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138560v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine snow morphology drives sinking and attenuation in the ocean interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (14), pp.3485-3501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-3485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-05171892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Titocci</w:t>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pata</w:t>
+                <w:t xml:space="preserve">Karen Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Durazzano</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Clerc</w:t>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (2), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037181v1</w:t>
+                <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
+                <w:t xml:space="preserve">Global census of the significance of giant mesopelagic protists to the marine carbon and silicon cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47651-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648046v1</w:t>
+                <w:t xml:space="preserve">hal-04590880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global census of the significance of giant mesopelagic protists to the marine carbon and silicon cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanographic features boost latitudinal patterns in copepod body size distribution in the South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Macedo-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Laget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Catarina Marcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3341. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.2668-2679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47651-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590880v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanographic features boost latitudinal patterns in copepod body size distribution in the South Atlantic</w:t>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica Becker</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Macedo-Soares</w:t>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Marcolin</w:t>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.2668-2679. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886306v1</w:t>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining in situ and ex situ plankton image data to reconstruct zooplankton (&gt;1 mm) volume and mass distribution in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,697 +1574,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
+                <w:t xml:space="preserve">Structures of coexisting marine snow and zooplankton in coastal waters of Svalbard (European Arctic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Abu-Alhaija</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Błachowiak-Samołyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020893v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">New Estimate of Organic Carbon Export From Optical Measurements Reveals the Role of Particle Size Distribution and Export Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+                <w:t xml:space="preserve">A. Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">R. Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of coexisting marine snow and zooplankton in coastal waters of Svalbard (European Arctic)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+                <w:t xml:space="preserve">Monitoring and modelling marine zooplankton in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Abu-Alhaija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Błachowiak-Samołyk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angus Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00010⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36241-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661039v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Estimate of Organic Carbon Export From Optical Measurements Reveals the Role of Particle Size Distribution and Export Horizon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Yang</w:t>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Weber</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mcdonnell</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kiko</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GB007633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659682v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a distributed and operational pelagic imaging network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,1765 +2331,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
+                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Murillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184772v1</w:t>
+                <w:t xml:space="preserve">hal-04394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisashi Endo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394784v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t>
+                <w:t xml:space="preserve">Constraining the Particle Size Distribution of Large Marine Particles in the Global Ocean With In Situ Optical Observations and Supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
+                <w:t xml:space="preserve">D. J. Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Klas Ove Möller</w:t>
+                <w:t xml:space="preserve">A. M. P. Mcdonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GB007276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958791v1</w:t>
+                <w:t xml:space="preserve">insu-03688125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Abreu</w:t>
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bourgois</w:t>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Gristwood</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781942v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing Plankton Imagery Dataflows Towards International Biodiversity Data Aggregators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Saraux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">Klas Ove Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (3), pp.882-900. </w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.94196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374991v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gristwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Romain Troublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Particle Size Distribution of Large Marine Particles in the Global Ocean With In Situ Optical Observations and Supervised Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal fluctuations in zooplankton size, abundance, and taxonomic composition since 1995 in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Clements</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Weber</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. P. Mcdonnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kiko</w:t>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.882-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GB007276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03688125v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine snow morphology illuminates the evolution of phytoplankton blooms and determines their subsequent vertical export</w:t>
               </w:r>
@@ -4209,103 +4209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
@@ -4471,2305 +4471,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+                <w:t xml:space="preserve">Taxonomic and size structures of zooplankton communities in the fjords along the Atlantic water passage to the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">E. Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Bork</w:t>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Błachowiak-Samołyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kwasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.103306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394809v1</w:t>
+                <w:t xml:space="preserve">insu-03661725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant changes in the Environment and small pelagic fish community of the Gulf of Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.102375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and size structures of zooplankton communities in the fjords along the Atlantic water passage to the Arctic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Błachowiak-Samołyk</w:t>
+                <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kwasniewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 204, </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661725v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Paolo Sordino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+                <w:t xml:space="preserve">Salvatore d'Aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Becker</w:t>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+                <w:t xml:space="preserve">hal-03955981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661728v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are tropical coastal reefs sinks or sources of mesozooplankton? A case study in a Brazilian marine protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Gleice S. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1107-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-019-01860-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of unprecedented biological shifts in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Beaugrand</w:t>
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Conversi</w:t>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Atkinson</w:t>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cloern</w:t>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chiba</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.237-243. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0420-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189417v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the bloom: Molecular response of pelagic tunicates to fluctuating food availability</w:t>
+                <w:t xml:space="preserve">Prediction of unprecedented biological shifts in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Sordino</w:t>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore d'Aniello</w:t>
+                <w:t xml:space="preserve">A. Conversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">A. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+                <w:t xml:space="preserve">J. Cloern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Nittoli</w:t>
+                <w:t xml:space="preserve">S. Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.292-307. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.237-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0420-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955981v1</w:t>
+                <w:t xml:space="preserve">hal-02189417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate matter flux interception in oceanic mesoscale eddies by the polychaete Poeobius sp.</w:t>
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Christiansen</w:t>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schütte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10926⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927160v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particulate matter flux interception in oceanic mesoscale eddies by the polychaete Poeobius sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">Florian Schütte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Olivier</w:t>
+                <w:t xml:space="preserve">Helena Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (5), pp.2093-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17882/55741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04670751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+                <w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Marion Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17882/55741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+                <w:t xml:space="preserve">hal-04670751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t>
+                <w:t xml:space="preserve">Exploring Microdiversity in Novel Kordia sp (Bacteroidetes) with Proteorhodopsin from the Tropical Indian Ocean via Single Amplified Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Marta Royo-Llonch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Isabel Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sugier</w:t>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wessner</w:t>
+                <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (17), pp.4467 - 4482. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621969v1</w:t>
+                <w:t xml:space="preserve">hal-03502952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Microdiversity in Novel Kordia sp (Bacteroidetes) with Proteorhodopsin from the Tropical Indian Ocean via Single Amplified Genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into global biogeography, population structure and natural selection from the genome of the epipelagic copepod Oithona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ferrera</w:t>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (17), pp.4467 - 4482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502952v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physical influences on marine snowfall at the equator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biastoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6987,429 +6987,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency mesozooplankton monitoring: Can imaging systems and automated sample analysis help us describe and interpret changes in zooplankton community composition and size structure — An example from a coastal site</w:t>
+                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Aldamman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Nival</w:t>
+                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893632v1</w:t>
+                <w:t xml:space="preserve">hal-03502974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M. Waite</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502974v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">High frequency mesozooplankton monitoring: Can imaging systems and automated sample analysis help us describe and interpret changes in zooplankton community composition and size structure — An example from a coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Lama Aldamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.18 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Variability of Zooplankton (2000-2013) in the Levantine Sea: Significant Changes Associated to the 2005-2010 EMT-like Event?</w:t>
               </w:r>
@@ -7525,51 +7525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7757,1233 +7757,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous marine pelagic regime shifts in the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Conversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fonda-Umani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 370 (1659), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2013.0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical techniques for remote and in-situ characterization of particles pertinent to GEOTRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Jo Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilford Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133 (SI), pp.43-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at ocean carbon remineralization for estimating deepwater sequestration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (7), pp.1044-1059. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB005063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502734v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Fuelling of the Pelagic Food Web of the Tropical Atlantic</w:t>
+                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Sandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">E. L. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brandt</w:t>
+                <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Dengler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131258.s003⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308142v1</w:t>
+                <w:t xml:space="preserve">hal-03502730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteropod time series from the North Western Mediterranean (1967-2003): impacts of pH and climate variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen Fuelling of the Pelagic Food Web of the Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Assailly</w:t>
+                <w:t xml:space="preserve">Vera Sandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -O. Irisson</w:t>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dima</w:t>
+                <w:t xml:space="preserve">Marcus Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 531, pp.193-206. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0131258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131258.s003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502730v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
               </w:r>
@@ -8995,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9097,965 +9101,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid formation of large aggregates during the spring bloom of Kerguelen Island: observations and model comparisons</w:t>
+                <w:t xml:space="preserve">Individual shrinking to enhance population survival: quantifying the reproductive and metabolic expenditures of a starving jellyfish, Pelagia noctiluca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P Jouandet</w:t>
+                <w:t xml:space="preserve">Martin K. S. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George A Jackson</w:t>
+                <w:t xml:space="preserve">Martina Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Carlotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Stemmann</w:t>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4393-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (6), pp.1585-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbu079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308018v1</w:t>
+                <w:t xml:space="preserve">hal-03502757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual shrinking to enhance population survival: quantifying the reproductive and metabolic expenditures of a starving jellyfish, Pelagia noctiluca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid formation of large aggregates during the spring bloom of Kerguelen Island: observations and model comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Jouandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K. S. Lilley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
+                <w:t xml:space="preserve">George A Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Ferraris</w:t>
+                <w:t xml:space="preserve">F Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thiéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">M Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (6), pp.1585-1597. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (16), pp.4393-4406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbu079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4393-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502757v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron fertilization enhanced net community production but not downward particle flux during the Southern Ocean iron fertilization experiment LOHAFEX</w:t>
+                <w:t xml:space="preserve">Ecosystem function and particle flux dynamics across the Mackenzie Shelf (Beaufort Sea, Arctic Ocean): an integrative analysis of spatial variability and biophysical forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Martin</w:t>
+                <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel M. Rutgers van Der Loeff</w:t>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pieter Vandromme</w:t>
+                <w:t xml:space="preserve">M. Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+                <w:t xml:space="preserve">M. Sampei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.871-881. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.2833-2866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gbc.20077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-2833-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445819v1</w:t>
+                <w:t xml:space="preserve">hal-03502645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-shelf variability in the Iberian Peninsula Upwelling System: Impact of a mesoscale filament</w:t>
+                <w:t xml:space="preserve">Iron fertilization enhanced net community production but not downward particle flux during the Southern Ocean iron fertilization experiment LOHAFEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Garçon</w:t>
+                <w:t xml:space="preserve">Michiel M. Rutgers van Der Loeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Tassel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Nicolas Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.04.008⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.871-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gbc.20077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296654v1</w:t>
+                <w:t xml:space="preserve">hal-01445819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem function and particle flux dynamics across the Mackenzie Shelf (Beaufort Sea, Arctic Ocean): an integrative analysis of spatial variability and biophysical forcings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-shelf variability in the Iberian Peninsula Upwelling System: Impact of a mesoscale filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picheral</w:t>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sampei</w:t>
+                <w:t xml:space="preserve">Joëlle Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (5), pp.2833-2866. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.97-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-10-2833-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502645v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does eddy-eddy interaction control surface phytoplankton distribution and carbon export in the North Pacific Subtropical Gyre?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+                <w:t xml:space="preserve">Size distribution of particles and zooplankton across the shelf-basin system in southeast Beaufort Sea: combined results from an Underwater Vision Profiler and vertical net tows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">L. Burdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott C. Doney</w:t>
+                <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JG001984⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.1301-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-1301-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502664v1</w:t>
+                <w:t xml:space="preserve">hal-03502681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of particles and zooplankton across the shelf-basin system in southeast Beaufort Sea: combined results from an Underwater Vision Profiler and vertical net tows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Picheral</w:t>
+                <w:t xml:space="preserve">Does eddy-eddy interaction control surface phytoplankton distribution and carbon export in the North Pacific Subtropical Gyre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burdorf</w:t>
+                <w:t xml:space="preserve">Karin M. Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Robert</w:t>
+                <w:t xml:space="preserve">Scott C. Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (4), pp.1301-1320. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-1301-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JG001984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502681v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biases in computing size spectra of automatically classified zooplankton from imaging systems: A case study with the ZooScan integrated system</w:t>
               </w:r>
@@ -10080,51 +10084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Garcìa-Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10181,453 +10185,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (3-4), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-03502020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
+                <w:t xml:space="preserve">Inter-annual fluctuations of zooplankton communities in the Bay of Villefranche-sur-mer from 1995 to 2005 (Northern Ligurian Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (11), pp.3143-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3143-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502020v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual fluctuations of zooplankton communities in the Bay of Villefranche-sur-mer from 1995 to 2005 (Northern Ligurian Sea, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3143-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502045v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical imaging of mesopelagic particles indicates deep carbon flux beneath a natural iron-fertilized bloom in the Southern Ocean</w:t>
               </w:r>
@@ -10639,64 +10643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Ebersbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10799,51 +10803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.11-37</w:t>
@@ -10866,295 +10870,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital zooplankton image analysis using the ZooScan integrated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eloire</w:t>
+                <w:t xml:space="preserve">Stephane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Alison Cawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Stephane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.285-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbp124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893823v1</w:t>
+                <w:t xml:space="preserve">hal-03502074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital zooplankton image analysis using the ZooScan integrated system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gasparini</w:t>
+                <w:t xml:space="preserve">Damien Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pesant</w:t>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (3), pp.285-303. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbp124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502074v1</w:t>
+                <w:t xml:space="preserve">hal-01893823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of appendicularians on detritus and export fluxes: a model approach at DyFAMed site</w:t>
               </w:r>
@@ -11179,51 +11183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11270,64 +11274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Underwater Vision Profiler 5: An advanced instrument for high spatial resolution studies of particle size spectra and zooplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11404,103 +11408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t>
@@ -11532,1449 +11536,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eloire</w:t>
+                <w:t xml:space="preserve">Marsh Youngbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sciandra</w:t>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guidi</w:t>
+                <w:t xml:space="preserve">Aino Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (3), pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330349v2</w:t>
+                <w:t xml:space="preserve">hal-03494350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution and relative abundance of gelatinous zooplankton, in situ observations near the Mid-Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt;100 μm in the upper kilometer of the South-Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Youngbluth</w:t>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sornes</w:t>
+                <w:t xml:space="preserve">H. Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hosia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1-2), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1361-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494361v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt;100 μm in the upper kilometer of the South-Eastern Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guidi</w:t>
+                <w:t xml:space="preserve">Vertical distribution (0-1000 m) of macrozooplankton, estimated using the Underwater Video Profiler, in different hydrographic regimes along the northern portion of the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorsky</w:t>
+                <w:t xml:space="preserve">M. J. Youngbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Claustre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">H. Soiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1-2), pp.94-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04110507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution (0-1000 m) of macrozooplankton, estimated using the Underwater Video Profiler, in different hydrographic regimes along the northern portion of the Mid-Atlantic Ridge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Picheral</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.09.019⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494359v1</w:t>
+                <w:t xml:space="preserve">hal-03494358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.871-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution and relative abundance of gelatinous zooplankton, in situ observations near the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youngbluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1-2), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Volume distribution for particles between 3.5 to 2000 µm in the upper 200 m region of the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">D. Eloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-299-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494337v1</w:t>
+                <w:t xml:space="preserve">hal-00330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of net-collected planktonic cnidarians along the northern Mid-Atlantic Ridge and their associations with the main water masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Youngbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (1-2), pp.106-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70 (1-2), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.1364-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494353v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
+                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsh Youngbluth</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Robert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1-2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494350v1</w:t>
+                <w:t xml:space="preserve">hal-03494353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of aggregates (&amp;gt; 110 mu m) and mesoscale activity in the northeastern Atlantic: Effects on the deep vertical export of surface carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (1), pp.7-18. </w:t>
@@ -13006,315 +13010,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertical model of particle size distributions and fluxes in the midwater column that includes biological and physical processes - Part I: model formulation</w:t>
+                <w:t xml:space="preserve">A vertical model of particle size distributions and fluxes in the midwater column that includes biological and physical processes - Part II: application to a three year survey in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Ianson</w:t>
+                <w:t xml:space="preserve">G Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 51 (7), pp.865-884. </w:t>
+              <w:t xml:space="preserve">, 2004, 51 (7), pp.885-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506668v1</w:t>
+                <w:t xml:space="preserve">hal-03506669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertical model of particle size distributions and fluxes in the midwater column that includes biological and physical processes - Part II: application to a three year survey in the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">A vertical model of particle size distributions and fluxes in the midwater column that includes biological and physical processes - Part I: model formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gorsky</w:t>
+                <w:t xml:space="preserve">D Ianson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 51 (7), pp.885-908. </w:t>
+              <w:t xml:space="preserve">, 2004, 51 (7), pp.865-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506669v1</w:t>
+                <w:t xml:space="preserve">hal-03506668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine snow latitudinal distribution in the equatorial Pacific along 180 degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13513,342 +13517,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-year study of large-particle vertical distribution (0-1000 m) in the NW Mediterranean in relation to hydrology, phytoplankton, and vertical flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large particulate matter in the Western Mediterranean I. LPM distribution related to mesoscale hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jc Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49 (11), pp.2143-2162. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.289-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00032-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483025v1</w:t>
+                <w:t xml:space="preserve">hal-03482989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large particulate matter in the Western Mediterranean I. LPM distribution related to mesoscale hydrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Four-year study of large-particle vertical distribution (0-1000 m) in the NW Mediterranean in relation to hydrology, phytoplankton, and vertical flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Prieur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Picheral</w:t>
+                <w:t xml:space="preserve">Jc Miquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (11), pp.2143-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00032-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00063-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03482989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Underwater Video Profiler for the study of aggregate dynamics in the North Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13920,64 +13924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel variation in the vertical distribution of particulate matter (&amp;gt; 0.15 mm) in the NW Mediterranean Sea investigated with the Underwater Video Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gorsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (3), pp.505-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14049,346 +14053,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning global plankton size distribution using the Pelagic Size Structure database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vinicio Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Petrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, Unknown Region</w:t>
+              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638964v1</w:t>
+                <w:t xml:space="preserve">hal-04638965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CMIP6 biogeochemical simulations to assess the effect of climate forcing on plankton size structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning global plankton size distribution using the Pelagic Size Structure database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vinicio Corrales</w:t>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Petrik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, United States</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, New Orleans, Louisiana, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638965v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14424,1873 +14428,1873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639094v1</w:t>
+                <w:t xml:space="preserve">hal-04194468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194467v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton size distribution in the Atlantic Ocean: recent estimates from a global pelagic size structure database and relationships with environmental factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. O'Brien</w:t>
+                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194468v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting careers for a blue future: the new specialization track on “Ocean Literacy, Education and Communication&amp;quot; as part of the International Master in Marine Biological Resources, IMBRSea</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Scheurle</w:t>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Copejans</w:t>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mokos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Bastos</w:t>
+                <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSEA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970368v1</w:t>
+                <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting careers for a blue future: the new specialization track on “Ocean Literacy, Education and Communication&amp;quot; as part of the International Master in Marine Biological Resources, IMBRSea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Scheurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Copejans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">M Mokos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cailleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">C Dromgool-Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Guidi</w:t>
+                <w:t xml:space="preserve">E Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">EMSEA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024037v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+                <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cabrera</w:t>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Gallot</w:t>
+                <w:t xml:space="preserve">Benjamin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543083v1</w:t>
+                <w:t xml:space="preserve">hal-04026436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+                <w:t xml:space="preserve">Phytoplankton automated in vivo/in situ observations: towards a new approach of Essential Ocean Variables of marine coastal ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Véronique Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Clémentine Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2021, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026436v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
+                <w:t xml:space="preserve">Unravelling the dynamics of pelagic ecosystems by quantitative observation of morphological attributes of marine snow: a case study in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rogge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026432v1</w:t>
+                <w:t xml:space="preserve">hal-04026433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024041v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Typology of Plankton Communities seen by In Situ Imaging, from the Epi to the Mesopelagic Layers of the Global Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Abidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026430v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klas Möller</w:t>
+                <w:t xml:space="preserve">Jerome Coindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026442v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the dynamics of pelagic ecosystems by quantitative observation of morphological attributes of marine snow: a case study in the Arctic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Coordinating Efforts to Define Marine Plankton Imagery Data and Metadata Best Practices and Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klas Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region. pp.e58932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.4.58932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026433v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global in situ monitoring of plankton using imaging systems: lessons learnt from the past 10 years of observation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Marine Biosphere Research - IMBeR, Jun 2019, Brest, France</w:t>
@@ -16313,359 +16317,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.O. Irisson</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024047v1</w:t>
+                <w:t xml:space="preserve">hal-04026401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Global in-situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometer of all oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Portland, Oregon, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026401v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t>
@@ -16707,77 +16711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcifying pteropod time series provides a baseline against which to measure local environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-series analysis in marine science and applications for industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16841,64 +16845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
@@ -16985,51 +16989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lombard Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidi Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho Luis Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17077,77 +17081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete zooplankton size spectra re-constructed from « in situ » imaging and Multinet data in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17195,90 +17199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17365,943 +17369,943 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zooplancton : macroplancton et séries à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-154, 2021, 978-1-78405-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zooplankton II. Macroplankton and Long-Term Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-146, 2020, 978-1-78630-586-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119704782.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plankton and Particle Size and Packaging: From Determining Optical Properties to Driving the Biological Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlson, CA and Giovannoni, SJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANNUAL REVIEW OF MARINE SCIENCE, VOL 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.263-290, 2012, Annual Review of Marine Science, 978-0-8243-4504-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-120710-100853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaged-based analysis of the global distribution of zooplankton biomass through a habitat modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Panaïotis Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of small pelagics in the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemmann Lars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global in situ imaging of large plankton and particles by the Underwater Vision Profiler in the upper kilometre of all océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the jellyfish Pelagia Noctiluca to carbon export in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023034v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">hal-03502686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18613,51 +18617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Subramaniam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8935744/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Philip Tuchen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7985-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clements" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdonnell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dodji Soviadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824071.23109rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Clements" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P. Mcdonnell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868174v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trudnowska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwasniewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103306" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502952v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01317" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biastoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO3042" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ouba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158484" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fonda-Umani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0272" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sandel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dengler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131258.s003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308018v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picheral" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4393-2014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445819v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel M. Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20077" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampei" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2833-2013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502681v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burdorf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1301-2012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youngbluth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sornes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.10.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S1CZPS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494359v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Youngbluth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soiland" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.019" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G69L3705-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494360v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGQMGTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506668v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Jackson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ianson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PNDB49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506669v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorsky" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RHWT1Z3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Borgne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001064" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VKMR2GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770806v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Momzikoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00244-0" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK9536K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483025v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Miquel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00032-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6Z9QB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482989v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00063-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483093v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1999.0539" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KRF029R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483088v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00100-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1LQMDW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026433v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clements" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonnell" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023032v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stemmann Lars" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023033v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502686v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120710-100853" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Subramaniam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8935744/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1183-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Philip Tuchen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7985-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3485-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Macedo-Soares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Marcolin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clements" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdonnell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Alhaija" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Batten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Bax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36241-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dodji Soviadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824071.23109rk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Clements" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P. Mcdonnell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007276" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irrison" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas Ove M&#246;ller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.94196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuilloley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab190" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03230967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rogge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Irisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22994-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661725v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trudnowska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#322;achowiak-Samo&#322;yk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwasniewski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103306" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sordino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Aniello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15321" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleice S. Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-019-01860-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502952v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01317" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biastoch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO3042" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ouba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud-Abi Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158484" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502734v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB005063" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fonda-Umani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0272" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jo Richardson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilford Gardner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.09.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Howes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -O. Irisson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dima" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11322" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308142v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Sandel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dengler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131258.s003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. S. Lilley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu079" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P Jouandet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A Jackson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picheral" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4393-2014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502645v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampei" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2833-2013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445819v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel M. Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20077" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502681v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burdorf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1301-2012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Bjoerkman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JG001984" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#236;a-Comas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Sun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2012.06.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGHVW80G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502045v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3143-2011" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655066v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vichi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Gorsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ163" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110507v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494359v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Youngbluth" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soiland" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.019" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G69L3705-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494361v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youngbluth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sornes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.10.002" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S1CZPS1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330349v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eloire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Jackson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-299-2008" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494360v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.09.007" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGQMGTQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506669v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Jackson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorsky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.002" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RHWT1Z3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506668v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ianson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.03.001" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PNDB49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482948v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Borgne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001064" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VKMR2GN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770806v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Momzikoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00244-0" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK9536K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482989v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00063-5" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483025v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Miquel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00032-2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6Z9QB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483093v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1999.0539" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KRF029R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483088v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00100-4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB1LQMDW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638965v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vinicio Corrales" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Petrik" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638964v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194468v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Stock" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Brien" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970368v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Copejans" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mokos" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dromgool-Regan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543083v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabrera" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gallot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026433v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024041v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaiotis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026442v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klas M&#246;ller" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.58932" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026399v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024047v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Irisson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Howes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502917v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457579v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clements" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Yang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonnell" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200031v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cuzin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199632v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch4" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502686v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-120710-100853" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023030v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Pana&#239;otis Drago" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023032v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Fromentin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stemmann Lars" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023033v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023034v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramondenc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>