--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,1062 +234,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness evaluation of a flat smectite membrane for wastewaters purification: Characterization, cost and energy estimation</w:t>
+                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wala Aloulou</w:t>
+                <w:t xml:space="preserve">Hayet Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Romdhani</w:t>
+                <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 318, pp.100390. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146588v1</w:t>
+                <w:t xml:space="preserve">hal-05146587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146591v1</w:t>
+                <w:t xml:space="preserve">hal-04470556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recovery of lithium ion from its mixed solution with potassium and sodium by electrobaromembrane method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Troitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Chuprynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 343, pp.126675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Ncib</w:t>
+                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kemla Othmen</w:t>
+                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146587v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
+                <w:t xml:space="preserve">Effectiveness evaluation of a flat smectite membrane for wastewaters purification: Characterization, cost and energy estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mohamed Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.100390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470556v1</w:t>
+                <w:t xml:space="preserve">hal-05146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plasticizer Type on Polymer Inclusion Membranes Properties and Performance for Zinc Separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Modification of a Zeolite Microfiltration Membrane: Characterization and Application to the Treatment of Colored and oily Wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Alyani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jamila Bahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (27), </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (8), pp.4513-4527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202303956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-024-01035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146585v1</w:t>
+                <w:t xml:space="preserve">hal-05146589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of a Zeolite Microfiltration Membrane: Characterization and Application to the Treatment of Colored and oily Wastewaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plasticizer Type on Polymer Inclusion Membranes Properties and Performance for Zinc Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemla Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Bahrouni</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ibtissem Alyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (8), pp.4513-4527. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-024-01035-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202303956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146589v1</w:t>
+                <w:t xml:space="preserve">hal-05146585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146583v1</w:t>
@@ -1300,103 +1300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modification of Commercial Fabrics by Photoinduced Grafting Tannic Acid to Produce Antioxidant and Antibacterial Textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.4352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,130 +1430,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146582v1</w:t>
@@ -1590,64 +1590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryelle Aouay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1694,1014 +1694,1014 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
+                <w:t xml:space="preserve">Advancing the Circular Economy: Reusing Hybrid Bio-Waste-Based Gypsum for Sustainable Building Insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sameh Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nikonenko</w:t>
+                <w:t xml:space="preserve">Noureddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92 (4), pp.RCR5074. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.2939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13122939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146569v1</w:t>
+                <w:t xml:space="preserve">hal-04325796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Circular Economy: Reusing Hybrid Bio-Waste-Based Gypsum for Sustainable Building Insulation</w:t>
+                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameh Balti</w:t>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Belayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Hamdi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13122939⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325796v1</w:t>
+                <w:t xml:space="preserve">hal-05146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146571v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
+              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (4), pp.RCR5074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146450v1</w:t>
@@ -2725,77 +2725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Spacers Charged with Magnesium Oxide to Prevent Biofilm Formation in Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2846,90 +2846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and thermophysical characterization of gypsum composites reinforced by different wastes for green building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 372, pp.130840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,222 +2957,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commemorative Special Issue in Honor of Professor Victor Nikonenko</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of Calcium and Magnesium Removal by Donnan Dialysis According to the Doehlert Design for Softening Different Water Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlass Marzouk-Trifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.774. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes13090774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes13020203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146579v1</w:t>
+                <w:t xml:space="preserve">hal-05146570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Calcium and Magnesium Removal by Donnan Dialysis According to the Doehlert Design for Softening Different Water Types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Commemorative Special Issue in Honor of Professor Victor Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlass Marzouk-Trifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.203. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes13020203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes13090774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146570v1</w:t>
+                <w:t xml:space="preserve">hal-05146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Hybrid Electrobaromembrane Process for Selective Recovery of Lithium from Cobalt- and Nickel-Containing Leaching Solutions</w:t>
               </w:r>
@@ -3197,64 +3197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliy Troitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Chuprynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.509. </w:t>
@@ -3318,77 +3318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Khmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.865. </w:t>
@@ -3420,806 +3420,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
+                <w:t xml:space="preserve">A New Method Based on a Zero Gap Electrolysis Cell for Producing Bleach: Concept Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Takoua Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12060602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146564v1</w:t>
+                <w:t xml:space="preserve">hal-05146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
+                <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Aloulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wala Aloulou</w:t>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Duplay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Afef Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073324v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Based on a Zero Gap Electrolysis Cell for Producing Bleach: Concept Validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12060602⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146568v1</w:t>
+                <w:t xml:space="preserve">hal-05146567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Ounissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146567v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Chibani</w:t>
+                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Barhoumi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Joelle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146565v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146576v1</w:t>
@@ -4243,51 +4243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofriendly lithium-sodium separation by diffusion processes using lithium composite membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,103 +4347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-Exchange Membrane Fouling during the Electrodialysis Process in the Food Industry, Part 1: Types, Effects, Characterization Methods, Fouling Mechanisms and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.789. </w:t>
@@ -4475,321 +4475,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth on the Fouling and Antifouling of Ion-Exchange Membranes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Review on Ion-Exchange Membranes Fouling during Electrodialysis Process in Food Industry, Part 2: Influence on Transport Properties and Electrochemical Characteristics, Cleaning and Its Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sarapulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11120962⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11110811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146563v1</w:t>
+                <w:t xml:space="preserve">hal-05146560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Ion-Exchange Membranes Fouling during Electrodialysis Process in Food Industry, Part 2: Influence on Transport Properties and Electrochemical Characteristics, Cleaning and Its Consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">In-Depth on the Fouling and Antifouling of Ion-Exchange Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.811. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes11110811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes11120962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146560v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response Surface Methodology for Boron Removal by Donnan Dialysis: Doehlert Experimental Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlass Marzouk Trifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,77 +4849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Evaluation of Asymmetric Mesoporous PTFE/Clay Composite Membranes for Textile Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Bousbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Darragi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4983,64 +4983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-exchange Membranes Fouling and Antifouling During Electrodialysis Used in Food Industry: Cleanings and Strategies of Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.609-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5202,606 +5202,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) Removal from Synthetic Wastewater Solutions Using Supported Liquid Membrane and Polymer Inclusion Membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ncib</w:t>
+                <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barhoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Bouguerra</w:t>
+                <w:t xml:space="preserve">E. Pokhidnya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001643⟩</w:t>
+              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146550v1</w:t>
+                <w:t xml:space="preserve">hal-05146554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of Anion-Exchange Membrane AMX-Sb Fouled by Red Wine Components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Sarapulova</w:t>
+                <w:t xml:space="preserve">Copper(II) Removal from Synthetic Wastewater Solutions Using Supported Liquid Membrane and Polymer Inclusion Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Sharafan</w:t>
+                <w:t xml:space="preserve">A. Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Melkonian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Rusinova</w:t>
+                <w:t xml:space="preserve">W. Bouguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11010002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146556v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Electrical Heterogeneity Parameters of Ion-Exchange Membrane Surface Affect the Mass Transfer and Water Splitting Rate in Electrodialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of Anion-Exchange Membrane AMX-Sb Fouled by Red Wine Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sarapulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Sharafan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Zyryanova</w:t>
+                <w:t xml:space="preserve">Karina Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Mareev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
+                <w:t xml:space="preserve">Tatiana Rusinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21030973⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733919v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+                <w:t xml:space="preserve">How Electrical Heterogeneity Parameters of Ion-Exchange Membrane Surface Affect the Mass Transfer and Water Splitting Rate in Electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Zyryanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mareev</w:t>
+                <w:t xml:space="preserve">Semyon Mareev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pokhidnya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Elizaveta Korzhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146554v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel lithium selective composite membranes: synthesis, characterization and validation tests in dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,64 +5913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pis’menskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,103 +6004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anion exchange membrane capacity loss on pH and electric conductivity of saline solution during neutralization dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 595, pp.117573. </w:t>
@@ -6138,605 +6138,605 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pokhidnya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electric Field during the Chemical Synthesis of Polyaniline on the Surface of Heterogeneous Sulfonated Cation-Exchange Membranes on the Their Structure and Properties</w:t>
+                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kononenko</w:t>
+                <w:t xml:space="preserve">A.E. Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loza</w:t>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andreeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">S. Zyryanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes and Membrane Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S2517751619040036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 590, pp.117291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146547v1</w:t>
+                <w:t xml:space="preserve">hal-05146544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Electric Field during the Chemical Synthesis of Polyaniline on the Surface of Heterogeneous Sulfonated Cation-Exchange Membranes on the Their Structure and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kononenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Mannai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">N. Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shkirskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
+              <w:t xml:space="preserve">Membranes and Membrane Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S2517751619040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146543v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zyryanova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Slim Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 590, pp.117291. </w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3-4), pp.257-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146544v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Characteristics of Fujifilm Ion-Exchange Membranes as Compared to Homogeneous Membranes АМХ and СМХ and to Heterogeneous Membranes MK-40 and MA-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Shkorkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and cleaning of anion-exchange membranes used in electrodialysis of polyphenol-containing food industry solutions; comparison with cation-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,373 +6915,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A simple model for the response of an anion-exchange membrane to variation in concentration and pH of bathing solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zyryanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 549, pp.129-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 567, pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062889v1</w:t>
+                <w:t xml:space="preserve">hal-05146541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for the response of an anion-exchange membrane to variation in concentration and pH of bathing solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Kononenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 567, pp.127-138. </w:t>
+              <w:t xml:space="preserve">, 2018, 549, pp.129-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146541v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of heterogeneous cation-exchange membrane surface modification on chronopotentiometric and current–voltage characteristics in NaCl, CaCl2 and MgCl2 solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jansezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 281, pp.472-485. </w:t>
@@ -7332,90 +7332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric heterogeneity of homogeneous ion-exchange Neosepta membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563, pp.768-776. </w:t>
@@ -7453,103 +7453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of cellulose triacetate polymer inclusion membrane blended with acetylated kraft lignin: effect of AKL and application to the copper (II) extraction from acidic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.263-272. </w:t>
@@ -7600,51 +7600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning of cation-exchange membranes used in electrodialysis for food industry by chemical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7721,130 +7721,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 549, pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146536v1</w:t>
@@ -7855,103 +7855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous structure of ion exchange membranes investigated by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 246, pp.196-216. </w:t>
@@ -8015,64 +8015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Korchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8123,90 +8123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8403,90 +8403,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,103 +8671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of homogenization and hydrophobization of a cation-exchange membrane surface on its scaling in the presence of calcium and magnesium chlorides during electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 540, pp.183-191. </w:t>
@@ -8799,507 +8799,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
+                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yu Safronova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 515, pp.196-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146528v1</w:t>
+                <w:t xml:space="preserve">hal-05146521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chérif</w:t>
+                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yu Safronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Golubenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Shevlyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. D’yakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mkacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Walha</w:t>
+                <w:t xml:space="preserve">V.A. Tverskoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 515, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146525v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Walha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (31), pp.14403-14413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146521v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
@@ -9350,90 +9350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
@@ -9484,90 +9484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface hydrophobization on chronopotentiometric behavior of an AMX anion-exchange membrane at overlimiting currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Korzhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.161-170. </w:t>
@@ -9599,226 +9599,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of ion-exchange membranes used in an electrodialysis for food industry: SEM, EDX, and limiting current investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of neutralization dialysis in three-compartment membrane stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 56 (10), pp.2561-2566. </w:t>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.2567-2575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146520v1</w:t>
+                <w:t xml:space="preserve">hal-05146599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water desalination by neutralization dialysis with ion-exchange membranes: Flow rate and acid/alkali concentration effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mkacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 361, pp.13-24. </w:t>
@@ -9862,161 +9879,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of neutralization dialysis in three-compartment membrane stack</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing of ion-exchange membranes used in an electrodialysis for food industry: SEM, EDX, and limiting current investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 56 (10), pp.2567-2575. </w:t>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.2561-2566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146599v1</w:t>
+                <w:t xml:space="preserve">hal-05146520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual concentration dependence of ion-exchange membrane conductivity in ampholyte-containing solutions: Effect of ampholyte nature</w:t>
               </w:r>
@@ -10028,77 +10028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nevakshenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 479, pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10132,103 +10132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of heterogeneous and homogeneous ion-exchange membranes subjected to ageing in sodium hypochlorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 452, pp.104-116. </w:t>
@@ -10305,51 +10305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10396,103 +10396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of anion-exchange membrane properties in a full scale electrodialysis stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 446, pp.255-265. </w:t>
@@ -10543,77 +10543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10689,77 +10689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10835,51 +10835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Chromium (Vi) Removal by Donnan Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10965,51 +10965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11050,508 +11050,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Nikonenko</w:t>
+                <w:t xml:space="preserve">Growth in the velocity of mass transfer through the CMX membrane during its aging by operation in intense current regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Melnik</w:t>
+                <w:t xml:space="preserve">N. Mel’nik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kseniya Shevtsova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Belova</w:t>
+                <w:t xml:space="preserve">K. Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
+              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.610-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965544111080081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146504v1</w:t>
+                <w:t xml:space="preserve">hal-05146502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rietveld refinement of YbCoO 3 prepared from aqueous solution-gel precursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Melnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ben Farhat</w:t>
+                <w:t xml:space="preserve">Kseniya Shevtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Hassen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Diffraction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.35-39. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (7), pp.2145-2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1154/1.2434785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146497v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in the velocity of mass transfer through the CMX membrane during its aging by operation in intense current regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rietveld refinement of YbCoO 3 prepared from aqueous solution-gel precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mel’nik</w:t>
+                <w:t xml:space="preserve">L. Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shevtsova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">R. Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (8), pp.610-619. </w:t>
+              <w:t xml:space="preserve">Powder Diffraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.35-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0965544111080081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1154/1.2434785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146502v1</w:t>
+                <w:t xml:space="preserve">hal-05146497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Melnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniya Shevtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Belova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (7), pp.2145 - 2161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690424v1</w:t>
@@ -11575,51 +11575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11721,90 +11721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.270-275. </w:t>
@@ -11867,51 +11867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12013,90 +12013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.270 - 275. </w:t>
@@ -12146,64 +12146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in oxidant solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12289,64 +12289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139 (1-2), pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12393,64 +12393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of absorbed methanol on the conductivity and on the microstructure of ion-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12504,304 +12504,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three methods for the determination of the electrical conductivity of ion-exchange polymers</w:t>
+                <w:t xml:space="preserve">Studies of the crossed ionic fluxes through a cation-exchange membrane in the case of Donnan dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38 (9), pp.1907-1913. </w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (1-3), pp.383-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(02)00057-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146490v1</w:t>
+                <w:t xml:space="preserve">hal-05146491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the crossed ionic fluxes through a cation-exchange membrane in the case of Donnan dialysis</w:t>
+                <w:t xml:space="preserve">Comparison of three methods for the determination of the electrical conductivity of ion-exchange polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 148 (1-3), pp.383-388. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (9), pp.1907-1913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00734-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(02)00057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146491v1</w:t>
+                <w:t xml:space="preserve">hal-05146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between ion-exchange membranes characteristics for evaluation of the permselectivity and the diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12874,51 +12874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of the crossed ionic fluxes through a cation-exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12991,51 +12991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the diffusion coefficients of ions in cation-exchange membranes, supposed to be homogeneous, from the electrical membrane conductivity and the equilibrium quantity of absorbed electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13146,64 +13146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du nombre de transport d’un contre-ion dans une membrane échangeuse d’ions en utilisant la méthode de la pile de concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13244,525 +13244,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bi-ionic potential through a cation exchange membrane separating two electrolyte solutions at different concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Auclair</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 44 (15), pp.2515-2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00383-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146486v1</w:t>
+                <w:t xml:space="preserve">hal-05146485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-ionic potential through a cation exchange membrane separating two electrolyte solutions at different concentrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00383-1⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.899-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146485v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bessière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">B Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.899-907. </w:t>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146466v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.N Belaid</w:t>
+                <w:t xml:space="preserve">C Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ngom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Auclair</w:t>
+                <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 155 (2), pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146484v1</w:t>
+                <w:t xml:space="preserve">hal-05146486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolyte diffusive flux determination through a highly selective cation exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13822,64 +13822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-ionic system: theoretical investigation on the ionic fluxes through an ion-exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13939,77 +13939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivitéélectrique membranaire: étude de l'effet de la concentration, de la nature de l'électrolyte et de la structure membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (7), pp.1187-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14043,51 +14043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialysis applied to the selectivity study of cation exchange membranes in contact with strong electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14134,77 +14134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in bi-ionic systems: theoretical treatment and effect on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14251,51 +14251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BI-IONIC POTENTIAL STUDY AT LOW CONCENTRATIONS IN ION-EXCHANGE MEMBRANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 21, pp.1297-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14320,90 +14320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATHEMATICAL MODEL FOR THE BI-IONIC POTENTIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Zabolotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14454,51 +14454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the salt concentration and the diffusion boundary layers on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14629,77 +14629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Spacers Charged with Magnesium Oxide to Prevent Biofilm Formation in Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14903,51 +14903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>