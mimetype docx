--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -234,1169 +234,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Mahmoud</w:t>
+                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Ncib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146587v1</w:t>
+                <w:t xml:space="preserve">hal-05146591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness evaluation of a flat smectite membrane for wastewaters purification: Characterization, cost and energy estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.100390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470556v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective recovery of lithium ion from its mixed solution with potassium and sodium by electrobaromembrane method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Troitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
+                <w:t xml:space="preserve">D.A. Chuprynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Troitskiy</w:t>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 343, pp.126675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afef Attia</w:t>
+                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
+                <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+                <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (45), </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146591v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness evaluation of a flat smectite membrane for wastewaters purification: Characterization, cost and energy estimation</w:t>
+                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wala Aloulou</w:t>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Romdhani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 318, pp.100390. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146588v1</w:t>
+                <w:t xml:space="preserve">hal-04470556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of a Zeolite Microfiltration Membrane: Characterization and Application to the Treatment of Colored and oily Wastewaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plasticizer Type on Polymer Inclusion Membranes Properties and Performance for Zinc Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemla Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Bahrouni</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ibtissem Alyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (8), pp.4513-4527. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-024-01035-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202303956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146589v1</w:t>
+                <w:t xml:space="preserve">hal-05146585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plasticizer Type on Polymer Inclusion Membranes Properties and Performance for Zinc Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202303956⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146585v1</w:t>
+                <w:t xml:space="preserve">hal-05146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface Modification of a Zeolite Microfiltration Membrane: Characterization and Application to the Treatment of Colored and oily Wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Bahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 7 (8), pp.4513-4527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-024-01035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146583v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modification of Commercial Fabrics by Photoinduced Grafting Tannic Acid to Produce Antioxidant and Antibacterial Textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouilloux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.4352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,415 +1430,415 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42250-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Carbon Prepared from Waste Coffee Grounds: Characterization and Adsorption Properties of Dyes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Ben Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Deratani</w:t>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17133078⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844390v1</w:t>
+                <w:t xml:space="preserve">hal-05146581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activated Carbon Prepared from Waste Coffee Grounds: Characterization and Adsorption Properties of Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryelle Aouay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17133078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146581v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the Circular Economy: Reusing Hybrid Bio-Waste-Based Gypsum for Sustainable Building Insulation</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1948,760 +1948,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
+                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+                <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Larchet</w:t>
+                <w:t xml:space="preserve">Ch. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naceur Hamdi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
+              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (4), pp.RCR5074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146571v1</w:t>
+                <w:t xml:space="preserve">hal-05146569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fouilloux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kozmai</w:t>
+                <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470560v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Nikonenko</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05146569v1</w:t>
+                <w:t xml:space="preserve">hal-04470560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kozmai</w:t>
+                <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146450v1</w:t>
@@ -2725,77 +2725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Spacers Charged with Magnesium Oxide to Prevent Biofilm Formation in Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2976,64 +2976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Calcium and Magnesium Removal by Donnan Dialysis According to the Doehlert Design for Softening Different Water Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlass Marzouk-Trifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3067,51 +3067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Commemorative Special Issue in Honor of Professor Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,64 +3197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliy Troitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Chuprynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.509. </w:t>
@@ -3318,77 +3318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Khmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.865. </w:t>
@@ -3452,77 +3452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.602. </w:t>
@@ -3554,672 +3554,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Ncib</w:t>
+                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Ounissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Chibani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Lobna Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146565v1</w:t>
+                <w:t xml:space="preserve">hal-05146564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146567v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146564v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wala Aloulou</w:t>
+                <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ncib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Duplay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Afef Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073324v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00289-022-04634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146576v1</w:t>
@@ -4243,51 +4243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofriendly lithium-sodium separation by diffusion processes using lithium composite membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,103 +4347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-Exchange Membrane Fouling during the Electrodialysis Process in the Food Industry, Part 1: Types, Effects, Characterization Methods, Fouling Mechanisms and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.789. </w:t>
@@ -4475,321 +4475,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Ion-Exchange Membranes Fouling during Electrodialysis Process in Food Industry, Part 2: Influence on Transport Properties and Electrochemical Characteristics, Cleaning and Its Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Depth on the Fouling and Antifouling of Ion-Exchange Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.811. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11110811⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11120962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146560v1</w:t>
+                <w:t xml:space="preserve">hal-05146563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth on the Fouling and Antifouling of Ion-Exchange Membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review on Ion-Exchange Membranes Fouling during Electrodialysis Process in Food Industry, Part 2: Influence on Transport Properties and Electrochemical Characteristics, Cleaning and Its Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sarapulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.962. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes11120962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes11110811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146563v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response Surface Methodology for Boron Removal by Donnan Dialysis: Doehlert Experimental Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlass Marzouk Trifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,64 +4862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Bousbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Darragi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4983,64 +4983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-exchange Membranes Fouling and Antifouling During Electrodialysis Used in Food Industry: Cleanings and Strategies of Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.609-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5202,606 +5202,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper(II) Removal from Synthetic Wastewater Solutions Using Supported Liquid Membrane and Polymer Inclusion Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mareev</w:t>
+                <w:t xml:space="preserve">S. Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pokhidnya</w:t>
+                <w:t xml:space="preserve">A. Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146554v1</w:t>
+                <w:t xml:space="preserve">hal-05146550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) Removal from Synthetic Wastewater Solutions Using Supported Liquid Membrane and Polymer Inclusion Membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ncib</w:t>
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of Anion-Exchange Membrane AMX-Sb Fouled by Red Wine Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barhoumi</w:t>
+                <w:t xml:space="preserve">Mikhail Sharafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bouguerra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Karina Melkonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rusinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001643⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146550v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of Anion-Exchange Membrane AMX-Sb Fouled by Red Wine Components</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Electrical Heterogeneity Parameters of Ion-Exchange Membrane Surface Affect the Mass Transfer and Water Splitting Rate in Electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Melkonian</w:t>
+                <w:t xml:space="preserve">Svetlana Zyryanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rusinova</w:t>
+                <w:t xml:space="preserve">Semyon Mareev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Korzhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11010002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146556v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Electrical Heterogeneity Parameters of Ion-Exchange Membrane Surface Affect the Mass Transfer and Water Splitting Rate in Electrodialysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Zyryanova</w:t>
+                <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Mareev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violetta Gil</w:t>
+                <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Korzhova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
+                <w:t xml:space="preserve">E. Pokhidnya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.973. </w:t>
+              <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21030973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733919v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel lithium selective composite membranes: synthesis, characterization and validation tests in dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,64 +5913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pis’menskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,103 +6004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anion exchange membrane capacity loss on pH and electric conductivity of saline solution during neutralization dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 595, pp.117573. </w:t>
@@ -6138,592 +6138,592 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pokhidnya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1023193519120139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
+                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Kozmai</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Slim Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3-4), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146544v1</w:t>
+                <w:t xml:space="preserve">hal-05146543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Electric Field during the Chemical Synthesis of Polyaniline on the Surface of Heterogeneous Sulfonated Cation-Exchange Membranes on the Their Structure and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kononenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kononenko</w:t>
+                <w:t xml:space="preserve">M. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Loza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Shkirskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes and Membrane Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (4), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S2517751619040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Mannai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S. Zyryanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (3-4), pp.257-261. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 590, pp.117291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146543v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Characteristics of Fujifilm Ion-Exchange Membranes as Compared to Homogeneous Membranes АМХ and СМХ and to Heterogeneous Membranes MK-40 and MA-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Shkorkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and cleaning of anion-exchange membranes used in electrodialysis of polyphenol-containing food industry solutions; comparison with cation-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,103 +6921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for the response of an anion-exchange membrane to variation in concentration and pH of bathing solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zyryanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 567, pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jansezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 281, pp.472-485. </w:t>
@@ -7332,90 +7332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric heterogeneity of homogeneous ion-exchange Neosepta membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563, pp.768-776. </w:t>
@@ -7453,103 +7453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of cellulose triacetate polymer inclusion membrane blended with acetylated kraft lignin: effect of AKL and application to the copper (II) extraction from acidic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.263-272. </w:t>
@@ -7581,3026 +7581,3050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning of cation-exchange membranes used in electrodialysis for food industry by chemical solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Hellal</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.01.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 549, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146537v1</w:t>
+                <w:t xml:space="preserve">hal-05146536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cleaning of cation-exchange membranes used in electrodialysis for food industry by chemical solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.A. Kononenko</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146536v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous structure of ion exchange membranes investigated by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 246, pp.196-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituted and brackish waters desalination by neutralization dialysis process with ion-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Korchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2017.20286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (11), pp.1006-1013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965544116110037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water state on the ionic conductivity of ion-exchange membranes based on polyethylene and sulfonated grafted polystyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Golubenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Yu Safronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ilyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Shevlyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tverskoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 197, pp.192-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (11), pp.1006-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0965544116110037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-stationary ion transfer in neutralization dialysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of homogenization and hydrophobization of a cation-exchange membrane surface on its scaling in the presence of calcium and magnesium chlorides during electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 540, pp.60-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 540, pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146535v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of homogenization and hydrophobization of a cation-exchange membrane surface on its scaling in the presence of calcium and magnesium chlorides during electrodialysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling non-stationary ion transfer in neutralization dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 540, pp.183-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.030⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 540, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146534v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yu Safronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Golubenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Shevlyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. D’yakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Tverskoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 515, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146521v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.A. Tverskoi</w:t>
+                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (31), pp.14403-14413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146528v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146525v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface hydrophobization on chronopotentiometric behavior of an AMX anion-exchange membrane at overlimiting currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Korzhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.161-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of neutralization dialysis in three-compartment membrane stack</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Ageing of ion-exchange membranes used in an electrodialysis for food industry: SEM, EDX, and limiting current investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 56 (10), pp.2567-2575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968903⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.2561-2566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146599v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water desalination by neutralization dialysis with ion-exchange membranes: Flow rate and acid/alkali concentration effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 361, pp.13-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2015.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of ion-exchange membranes used in an electrodialysis for food industry: SEM, EDX, and limiting current investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of neutralization dialysis in three-compartment membrane stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 56 (10), pp.2561-2566. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.2567-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19443994.2014.968908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05146520v1</w:t>
+                <w:t xml:space="preserve">hal-05146599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual concentration dependence of ion-exchange membrane conductivity in ampholyte-containing solutions: Effect of ampholyte nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nevakshenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 479, pp.28-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of heterogeneous and homogeneous ion-exchange membranes subjected to ageing in sodium hypochlorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 452, pp.104-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physicochemical investigation of ageing of ion-exchange membranes in electrodialysis for food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123, pp.229-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of anion-exchange membrane properties in a full scale electrodialysis stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 446, pp.255-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,1468 +10633,1468 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 436, pp.68 - 78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 436, pp.68-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Chromium (Vi) Removal by Donnan Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04 (06), pp.306-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ajac.2013.46039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Donnan Dialysis Coupled to Adsorption onto Activated Alumina for Chromium (VI) Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04 (08), pp.420-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ajac.2013.48052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in the velocity of mass transfer through the CMX membrane during its aging by operation in intense current regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Melnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Belova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0965544111080081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (7), pp.2145-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146502v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rietveld refinement of YbCoO 3 prepared from aqueous solution-gel precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
+              <w:t xml:space="preserve">Powder Diffraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1154/1.2434785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146504v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rietveld refinement of YbCoO 3 prepared from aqueous solution-gel precursor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Growth in the velocity of mass transfer through the CMX membrane during its aging by operation in intense current regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mel’nik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1154/1.2434785⟩</w:t>
+              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.610-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965544111080081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146497v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution with Time of Hydrophobicity and Microrelief of a Cation-Exchange Membrane Surface and Its Impact on Overlimiting Mass Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Melnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya Shevtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Belova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (7), pp.2145 - 2161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp2101896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 377 (1-2), pp.54 - 64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.270-275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 377 (1-2), pp.54-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12079,2520 +12103,2520 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.270 - 275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in oxidant solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (1), pp.43-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chronopotentiometry to determine the thickness of diffusion layer adjacent to an ion-exchange membrane under natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139 (1-2), pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2008.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of absorbed methanol on the conductivity and on the microstructure of ion-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 298 (1-2), pp.126-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the crossed ionic fluxes through a cation-exchange membrane in the case of Donnan dialysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Comparison of three methods for the determination of the electrical conductivity of ion-exchange polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00734-8⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (9), pp.1907-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(02)00057-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146491v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three methods for the determination of the electrical conductivity of ion-exchange polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Studies of the crossed ionic fluxes through a cation-exchange membrane in the case of Donnan dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(02)00057-5⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (1-3), pp.383-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00734-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146490v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between ion-exchange membranes characteristics for evaluation of the permselectivity and the diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 147 (1-3), pp.363-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00610-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of the crossed ionic fluxes through a cation-exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 199 (1-2), pp.147-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(01)00692-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the diffusion coefficients of ions in cation-exchange membranes, supposed to be homogeneous, from the electrical membrane conductivity and the equilibrium quantity of absorbed electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pourcelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 47 (3), pp.451 - 457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00743-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du nombre de transport d’un contre-ion dans une membrane échangeuse d’ions en utilisant la méthode de la pile de concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (4), pp.627-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0014-3057(00)00163-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-ionic potential through a cation exchange membrane separating two electrolyte solutions at different concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 44 (15), pp.2515-2521. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(98)00383-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Auclair</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 155 (2), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05146466v1</w:t>
+                <w:t xml:space="preserve">hal-05146486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.899-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05146484v1</w:t>
+                <w:t xml:space="preserve">hal-05146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Auclair</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146486v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte diffusive flux determination through a highly selective cation exchange membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bi-ionic system: theoretical investigation on the ionic fluxes through an ion-exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (2), pp.173-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/a809216h⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A809931F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146487v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-ionic system: theoretical investigation on the ionic fluxes through an ion-exchange membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrolyte diffusive flux determination through a highly selective cation exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.375-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A809931F⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 23 (2), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a809216h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146595v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivitéélectrique membranaire: étude de l'effet de la concentration, de la nature de l'électrolyte et de la structure membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (7), pp.1187-1195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00213-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialysis applied to the selectivity study of cation exchange membranes in contact with strong electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 22 (12), pp.1463-1468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/a803827i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in bi-ionic systems: theoretical treatment and effect on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 22 (6), pp.605-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/a708758f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BI-IONIC POTENTIAL STUDY AT LOW CONCENTRATIONS IN ION-EXCHANGE MEMBRANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 21, pp.1297-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATHEMATICAL MODEL FOR THE BI-IONIC POTENTIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Zabolotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33 (7), pp.1057-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0014-3057(96)00292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the salt concentration and the diffusion boundary layers on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Manzanares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 119 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0376-7388(96)00100-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14602,161 +14626,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Spacers Charged with Magnesium Oxide to Prevent Biofilm Formation in Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14903,51 +14927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WF0DNHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QT6M1N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>