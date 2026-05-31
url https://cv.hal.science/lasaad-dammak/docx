--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective recovery of lithium ion from its mixed solution with potassium and sodium by electrobaromembrane method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
+                <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+                <w:t xml:space="preserve">V.A. Troitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Chuprynina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.126675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146591v1</w:t>
+                <w:t xml:space="preserve">hal-05146584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness evaluation of a flat smectite membrane for wastewaters purification: Characterization, cost and energy estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 318, pp.100390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery of lithium ion from its mixed solution with potassium and sodium by electrobaromembrane method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.A. Chuprynina</w:t>
+                <w:t xml:space="preserve">Preparing Sustainable Membranes Made From Zeolite–Smectite for Treating Textile Wastewater and Pulp Industry Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Khmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+                <w:t xml:space="preserve">Noureddine Elboughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Smirnova</w:t>
+                <w:t xml:space="preserve">Djamel Ghernaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 343, pp.126675. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202404190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146584v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Poly (Vinyl Chloride)/2-Nitrophenyl Octyl Ether/Di(2-Ethylhexyl) Phosphoric Acid Polymer Inclusion Membrane Performance for Zinc Recovery and Separation</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ncib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Alyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (27), </w:t>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
@@ -1183,90 +1183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of a Zeolite Microfiltration Membrane: Characterization and Application to the Treatment of Colored and oily Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Bahrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (8), pp.4513-4527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemla Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeq Al-Hazmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (4), pp.2125-2137. </w:t>
@@ -1558,287 +1558,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Activated Carbon Prepared from Waste Coffee Grounds: Characterization and Adsorption Properties of Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryelle Aouay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (13), pp.3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17133078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146581v1</w:t>
+                <w:t xml:space="preserve">hal-04844390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Carbon Prepared from Waste Coffee Grounds: Characterization and Adsorption Properties of Dyes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Straightforward Way to Provide Antibacterial Properties to Healthcare Textiles through N -2-Hydroxypropyltrimethylammonium Chloride Chitosan Crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Deratani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.5440-5451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17133078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844390v1</w:t>
+                <w:t xml:space="preserve">hal-05146581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the Circular Economy: Reusing Hybrid Bio-Waste-Based Gypsum for Sustainable Building Insulation</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1948,760 +1948,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
+                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Larchet</w:t>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nikonenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naceur Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146569v1</w:t>
+                <w:t xml:space="preserve">hal-05146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Membranes and Their Associated Processes at the Université Paris-Est Créteil: Progress Report, Perspectives, and National and International Collaborations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbad-Andaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes13020252⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.5609-5620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146571v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Physical Modification of Polypropylene Fabrics by Cross-Linking Chitosan with Tannic Acid and Postmodification by Quaternary Ammonium Grafting to Improve Antibacterial Activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selective recovery and re-utilization of lithium: prospects for the use of membrane methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00785⟩</w:t>
+              <w:t xml:space="preserve">Russian Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (4), pp.RCR5074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57634/RCR5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylalanine Losses in Neutralization Dialysis: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Porozhnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13050506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146450v1</w:t>
@@ -2976,64 +2976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Calcium and Magnesium Removal by Donnan Dialysis According to the Doehlert Design for Softening Different Water Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlass Marzouk-Trifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3067,51 +3067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Commemorative Special Issue in Honor of Professor Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,64 +3197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliy Troitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Chuprynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.509. </w:t>
@@ -3318,77 +3318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Khmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.865. </w:t>
@@ -3452,77 +3452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.602. </w:t>
@@ -3554,429 +3554,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Larchet</w:t>
+                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lobna Chaabane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146564v1</w:t>
+                <w:t xml:space="preserve">hal-05146567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wala Aloulou</w:t>
+                <w:t xml:space="preserve">Lithium-Sodium Separation by a Lithium Composite Membrane Used in Electrodialysis Process: Concept Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Ounissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Duplay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Lobna Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12020244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073324v1</w:t>
+                <w:t xml:space="preserve">hal-05146564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Simulation, a Tool for the Process Optimization of Oily Wastewater by Crossflow Ultrafiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of Ultrafiltration Kaolin Membranes over Sand and Zeolite Supports for the Treatment of Electroplating Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wala Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Joelle Duplay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.676. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes12070676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146567v1</w:t>
+                <w:t xml:space="preserve">hal-04073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of copper and nickel from synthetic wastewater by polymer inclusion membrane containing di(2-ethylhexyl)phosphoric acid</w:t>
               </w:r>
@@ -4001,64 +4001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
@@ -4135,64 +4135,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (11), pp.12177-12192. </w:t>
@@ -4243,51 +4243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofriendly lithium-sodium separation by diffusion processes using lithium composite membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,90 +4347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-Exchange Membrane Fouling during the Electrodialysis Process in the Food Industry, Part 1: Types, Effects, Characterization Methods, Fouling Mechanisms and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth on the Fouling and Antifouling of Ion-Exchange Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4719,77 +4719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response Surface Methodology for Boron Removal by Donnan Dialysis: Doehlert Experimental Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlass Marzouk Trifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,64 +4862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Bousbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Belhadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Darragi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4983,64 +4983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Ion-exchange Membranes Fouling and Antifouling During Electrodialysis Used in Food Industry: Cleanings and Strategies of Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.609-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146 (2), </w:t>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of Anion-Exchange Membrane AMX-Sb Fouled by Red Wine Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Zyryanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Korzhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pokhidnya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
@@ -5757,51 +5757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel lithium selective composite membranes: synthesis, characterization and validation tests in dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ounissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,64 +5913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pis’menskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6004,103 +6004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anion exchange membrane capacity loss on pH and electric conductivity of saline solution during neutralization dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 595, pp.117573. </w:t>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Modification of Heterogeneous Anion-Exchange Membranes on the Intensity of Electroconvection at Their Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pokhidnya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elektrokhimiya / Russian Journal of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (12), pp.1203-1220. </w:t>
@@ -6266,408 +6266,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
+                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Mannai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A.E. Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zyryanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 590, pp.117291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146543v1</w:t>
+                <w:t xml:space="preserve">hal-05146544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electric Field during the Chemical Synthesis of Polyaniline on the Surface of Heterogeneous Sulfonated Cation-Exchange Membranes on the Their Structure and Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and cation complexation of p-tert-butyl-calix[4]arene bearing two 8-hydroxyquinoline units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andreeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Slim Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes and Membrane Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S2517751619040036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (3-4), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-019-00909-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146547v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of anion-exchange membrane transport properties with taking into account the change in exchange capacity and swelling when varying bathing solution concentration and pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Electric Field during the Chemical Synthesis of Polyaniline on the Surface of Heterogeneous Sulfonated Cation-Exchange Membranes on the Their Structure and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kononenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Kozmai</w:t>
+                <w:t xml:space="preserve">N. Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+                <w:t xml:space="preserve">M. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zyryanova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S. Shkirskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 590, pp.117291. </w:t>
+              <w:t xml:space="preserve">Membranes and Membrane Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S2517751619040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146544v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Characteristics of Fujifilm Ion-Exchange Membranes as Compared to Homogeneous Membranes АМХ and СМХ and to Heterogeneous Membranes MK-40 and MA-41</w:t>
               </w:r>
@@ -6800,51 +6800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and cleaning of anion-exchange membranes used in electrodialysis of polyphenol-containing food industry solutions; comparison with cation-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,103 +6921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for the response of an anion-exchange membrane to variation in concentration and pH of bathing solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Kozmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zyryanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 567, pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,51 +7237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jansezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 281, pp.472-485. </w:t>
@@ -7332,90 +7332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric heterogeneity of homogeneous ion-exchange Neosepta membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563, pp.768-776. </w:t>
@@ -7492,64 +7492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.263-272. </w:t>
@@ -7581,389 +7581,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cleaning of cation-exchange membranes used in electrodialysis for food industry by chemical solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.A. Kononenko</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146536v1</w:t>
+                <w:t xml:space="preserve">hal-05146537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning of cation-exchange membranes used in electrodialysis for food industry by chemical solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mitigation of membrane scaling in electrodialysis by electroconvection enhancement, pH adjustment and pulsed electric field application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Hellal</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.01.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 549, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05146537v1</w:t>
+                <w:t xml:space="preserve">hal-05146536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous structure of ion exchange membranes investigated by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 246, pp.196-216. </w:t>
@@ -8027,64 +8027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Korchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8135,90 +8135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8415,90 +8415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of electrical inhomogeneity of ion exchange membrane surface using scanning electrochemical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8543,775 +8543,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of homogenization and hydrophobization of a cation-exchange membrane surface on its scaling in the presence of calcium and magnesium chlorides during electrodialysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling non-stationary ion transfer in neutralization dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kozmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 540, pp.183-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.030⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 540, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146534v1</w:t>
+                <w:t xml:space="preserve">hal-05146535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-stationary ion transfer in neutralization dialysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of homogenization and hydrophobization of a cation-exchange membrane surface on its scaling in the presence of calcium and magnesium chlorides during electrodialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 540, pp.60-70. </w:t>
+              <w:t xml:space="preserve">, 2017, 540, pp.183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2017.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146535v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
+                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yu Safronova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 515, pp.196-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146528v1</w:t>
+                <w:t xml:space="preserve">hal-05146521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chérif</w:t>
+                <w:t xml:space="preserve">New cation-exchange membranes based on cross-linked sulfonated polystyrene and polyethylene for power generation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yu Safronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Golubenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Shevlyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. D’yakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mkacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Walha</w:t>
+                <w:t xml:space="preserve">V.A. Tverskoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 515, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146525v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acid–base cleaning procedure on structure and properties of anion-exchange membranes used in electrodialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional factorial design of water desalination by neutralization dialysis process: concentration, flow rate, and volume effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mkacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Walha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 507, pp.12-23. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (31), pp.14403-14413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1076350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146521v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
@@ -9362,90 +9362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the concentration dependence of electrolyte diffusion coefficient in the Sand and the Peers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Mareev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Yu. Butylskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Petukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.85-93. </w:t>
@@ -9496,90 +9496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface hydrophobization on chronopotentiometric behavior of an AMX anion-exchange membrane at overlimiting currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Korzhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.161-170. </w:t>
@@ -9630,64 +9630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in an electrodialysis for food industry: SEM, EDX, and limiting current investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9734,103 +9734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water desalination by neutralization dialysis with ion-exchange membranes: Flow rate and acid/alkali concentration effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mkacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 361, pp.13-24. </w:t>
@@ -9880,103 +9880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of neutralization dialysis in three-compartment membrane stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mkacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (10), pp.2567-2575. </w:t>
@@ -10040,77 +10040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarapulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nevakshenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 479, pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10144,103 +10144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of heterogeneous and homogeneous ion-exchange membranes subjected to ageing in sodium hypochlorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 452, pp.104-116. </w:t>
@@ -10291,77 +10291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physicochemical investigation of ageing of ion-exchange membranes in electrodialysis for food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10420,103 +10420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of anion-exchange membrane properties in a full scale electrodialysis stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 446, pp.255-265. </w:t>
@@ -10567,64 +10567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10713,77 +10713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in electrodialysis: A structural and physicochemical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10859,64 +10859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Chromium (Vi) Removal by Donnan Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10976,64 +10976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Donnan Dialysis Coupled to Adsorption onto Activated Alumina for Chromium (VI) Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,51 +11240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Diffraction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (1), pp.35-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11318,103 +11318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth in the velocity of mass transfer through the CMX membrane during its aging by operation in intense current regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pismenskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mel’nik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shevtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (8), pp.610-619. </w:t>
@@ -11586,51 +11586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11745,90 +11745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (2), pp.270-275. </w:t>
@@ -11878,64 +11878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and permeability of Nafion®117 in water–methanol solutions: An experimental and modelling investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12037,51 +12037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes used in electrodialysis: Investigation of static parameters, electrolyte permeability and tensile strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,64 +12170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of ion-exchange membranes in oxidant solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12313,64 +12313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139 (1-2), pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12404,77 +12404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of absorbed methanol on the conductivity and on the microstructure of ion-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12547,51 +12547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three methods for the determination of the electrical conductivity of ion-exchange polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12664,51 +12664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the crossed ionic fluxes through a cation-exchange membrane in the case of Donnan dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12781,51 +12781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between ion-exchange membranes characteristics for evaluation of the permselectivity and the diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12898,51 +12898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of the crossed ionic fluxes through a cation-exchange membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13170,64 +13170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du nombre de transport d’un contre-ion dans une membrane échangeuse d’ions en utilisant la méthode de la pile de concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13287,51 +13287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-ionic potential through a cation exchange membrane separating two electrolyte solutions at different concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13385,655 +13385,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Auclair</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.899-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146486v1</w:t>
+                <w:t xml:space="preserve">hal-05146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du coefficient d'affinité d'une membrane échangeuse de cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bessière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">B Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.899-907. </w:t>
+              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00058-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146466v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivité membranaire: interprétation et exploitation selon le modèle à solution interstitielle hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the bi-ionic potential and confrontation with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.N Belaid</w:t>
+                <w:t xml:space="preserve">C Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ngom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Auclair</w:t>
+                <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35 (5), pp.879-897. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 155 (2), pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-3057(98)00057-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0376-7388(98)00307-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146484v1</w:t>
+                <w:t xml:space="preserve">hal-05146486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-ionic system: theoretical investigation on the ionic fluxes through an ion-exchange membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrolyte diffusive flux determination through a highly selective cation exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (4), pp.375-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A809931F⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 23 (2), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a809216h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146595v1</w:t>
+                <w:t xml:space="preserve">hal-05146487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte diffusive flux determination through a highly selective cation exchange membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bi-ionic system: theoretical investigation on the ionic fluxes through an ion-exchange membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 23 (2), pp.173-178. </w:t>
+              <w:t xml:space="preserve">, 1999, 23 (4), pp.375-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a809216h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/A809931F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146487v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivitéélectrique membranaire: étude de l'effet de la concentration, de la nature de l'électrolyte et de la structure membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (7), pp.1187-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14067,51 +14067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialysis applied to the selectivity study of cation exchange membranes in contact with strong electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14158,77 +14158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in bi-ionic systems: theoretical treatment and effect on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14275,51 +14275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BI-IONIC POTENTIAL STUDY AT LOW CONCENTRATIONS IN ION-EXCHANGE MEMBRANES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 21, pp.1297-1301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14344,90 +14344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATHEMATICAL MODEL FOR THE BI-IONIC POTENTIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nikonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Zabolotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14478,51 +14478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the salt concentration and the diffusion boundary layers on the bi-ionic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasâad Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14927,51 +14927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WF0DNHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QT6M1N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Yu. Butylskii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Troitskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Chuprynina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Pismenskaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Smirnova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aloulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Romdhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Las&#226;ad Dammak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Elboughdiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghernaout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202404190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Mahmoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ncib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemla Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Al-Hazmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00853-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad Andaloussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Alyani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202303956" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Bahrouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01035-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04702560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114352" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryelle Aouay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17133078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Balti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Baklouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baraket" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad-Andaloussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kozmai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Porozhnyy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050506" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Butylskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pismenskaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikonenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57634/RCR5074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146450v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04470600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaad Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mateo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4435715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130840" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk-Trifi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13020203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pismenskaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13090774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Butylskii" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Troitskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chuprynina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13050509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13110865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Belhadj Ammar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Ounissi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12060602" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070676" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Chaabane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12020244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Duplay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12111066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chibani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Barhoumi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-022-04634-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ounissi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fauvarque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selmane Bel Hadj Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bdiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100789" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sarapulova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110811" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlass Marzouk Trifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11100731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bousbih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110850" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00178-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bdiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perreault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115995" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ncib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhoumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouguerra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001643" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sharafan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Melkonian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rusinova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11010002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Zyryanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Mareev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Korzhova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030973" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pokhidnya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1023193519120139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146553v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05147-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Andreeva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Loza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pis&#8217;menskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes10070145" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nikonenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kozmai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nikonenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zyryanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117291" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Mannai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-019-00909-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kononenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andreeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shkirskaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2517751619040036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Shkorkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes9070084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porozhnyy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andreeva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dammak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kononenko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jansezian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mareev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.06.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bouguerra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.21924" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaabane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.01.056" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WF0DNHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.05.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ch&#233;rif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ben Salah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20286" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544116110037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146533v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Golubenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Safronova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ilyin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shevlyakova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tverskoi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DK4Z6H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146527v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kozmai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#233;rif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.06.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146521v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yu Safronova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Golubenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Shevlyakova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. D&#8217;yakova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tverskoi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mkacher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1076350" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kovalenko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Petukhova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.098" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146529v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Korzhova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopatin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baranov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146520v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghalloussi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968908" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146518v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.01.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Q72PF7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.968903" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarapulova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nevakshenova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.01.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.10.035" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.12.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QT6M1N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.042" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689519v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1DZ0VWD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146508v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marzouk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamrouni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.46039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146511v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2013.48052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Melnik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Shevtsova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Belova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2101896" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Farhat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Hassen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1154/1.2434785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mel&#8217;nik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shevtsova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544111080081" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huguet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.03.037" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT08G3DJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellakhal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.05.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7MR4T7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146499v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.06.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146498v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auclair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2008.01.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146496v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulvestre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.04.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(02)00057-5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00734-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146492v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00610-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mokrani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(01)00692-5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728949v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lteif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourcelly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00743-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR1Q6JNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Auclair" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(00)00163-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00383-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146466v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00058-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146484v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Belaid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ngom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00057-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146486v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Auclair" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(98)00307-X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146487v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809216h" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mokrani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A809931F" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146593v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lteif" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(98)00213-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803827i" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a708758f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Lebedev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Zabolotsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(96)00292-3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146459v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Manzanares" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maf&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(96)00100-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419805v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>