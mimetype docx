--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -413,160 +413,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale du chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11513070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219261v1</w:t>
+                <w:t xml:space="preserve">hal-04663209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 et Guerre Russie-Ukraine : Analyse des Effets sur les Prix à la Production des Services au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale du chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11513070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663209v1</w:t>
+                <w:t xml:space="preserve">hal-04219261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, savoirs locaux et stratégies d'adaptation aux changements climatiques des producteurs du secteur de Babougou de la zone Office Riz Ségou (ORS)</w:t>
               </w:r>
@@ -905,178 +905,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPOLOGY AND ECONOMIC PROFITABILITY OF FARMS IN MALI: CASE OF COTTON PRODUCERS IN THE CMDT ZONES OF FANA AND KOUTIALA</w:t>
+                <w:t xml:space="preserve">Impact of official development assistance and migrant remittances on economic growth and income inequality in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Konipo</w:t>
+                <w:t xml:space="preserve">M Atoumane Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atoumane Diagne</w:t>
+                <w:t xml:space="preserve">M Lucien Sagbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agriculture and Food Science </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334546v1</w:t>
+                <w:t xml:space="preserve">hal-03511579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la Rentabilité Économique et Financière de la Production Cotonnière au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Konipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoumane Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Scientifique Biannuelle de l’Université de Ségou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1087,130 +1087,130 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of official development assistance and migrant remittances on economic growth and income inequality in Senegal</w:t>
+                <w:t xml:space="preserve">TYPOLOGY AND ECONOMIC PROFITABILITY OF FARMS IN MALI: CASE OF COTTON PRODUCERS IN THE CMDT ZONES OF FANA AND KOUTIALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Konipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Atoumane Diagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Lucien Sagbo</w:t>
+                <w:t xml:space="preserve">Atoumane Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie et de Gestion </w:t>
+              <w:t xml:space="preserve">African Journal of Agriculture and Food Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511579v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Equipment Credit on the Agricultural Income of Cotton Producers in Mali</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of COVID-19 on the World Economy and Societies: Towards a New Social and Economic Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoumane Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulaye Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidiane Diarisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoumane Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19: Impacts et défis pour un développement économique et social au Mali et en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSAS 2021 12e SYMPOSIUM MALIEN SUR LES SCIENCES APPLIQUÉES, Aug 2021, Bamako, Mali. pp.87 - 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1616,178 +1616,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du développement et des indicateurs de production de la filière cotonnière Malienne</w:t>
+                <w:t xml:space="preserve">DÉTERMINANTS DE L'ACCÈS AU CRÉDIT DES PRODUCTEURS DE COTON : CAS DES ZONES CMDT DE KOUTIALA ET DE FANA AU MALI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diop Ibrahima Thione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Edidtion de l'Instant de l'Enseignant Chercheur, Université de Ségou Mali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Ségou, Jul 2019, SEGOU, Mali</w:t>
+              <w:t xml:space="preserve">JOURNEE DE RECHERCHE EN INCLUSION FINANCIERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Africain d'Etudes Supérieures en Gestion, Nov 2019, DAKAR, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863056v1</w:t>
+                <w:t xml:space="preserve">hal-03511578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉTERMINANTS DE L'ACCÈS AU CRÉDIT DES PRODUCTEURS DE COTON : CAS DES ZONES CMDT DE KOUTIALA ET DE FANA AU MALI</w:t>
+                <w:t xml:space="preserve">Analyse du développement et des indicateurs de production de la filière cotonnière Malienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Toure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diop Ibrahima Thione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEE DE RECHERCHE EN INCLUSION FINANCIERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Africain d'Etudes Supérieures en Gestion, Nov 2019, DAKAR, Sénégal</w:t>
+              <w:t xml:space="preserve">1ère Edidtion de l'Instant de l'Enseignant Chercheur, Université de Ségou Mali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ségou, Jul 2019, SEGOU, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511578v1</w:t>
+                <w:t xml:space="preserve">hal-02863056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2517,51 +2517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Toure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11513070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665918v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Diarisso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Diamoutene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Kane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toure Lassana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7916250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6582536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samake Oumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamoutene Abdou Karim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Konipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Diagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atoumane Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucien Sagbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jemt/2021/v27i230329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52589/ajsshr-ysqv3you" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Lassana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Ibrahima Thione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/sajsse/2020/v6i330170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334544v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Toure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sissoko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Bour&#233;ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Berthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumahila Kone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clevenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Bassirou Tangara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Toure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11513070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665918v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Diarisso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Diamoutene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Kane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toure Lassana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7916250" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6582536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samake Oumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamoutene Abdou Karim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atoumane Diagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucien Sagbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Konipo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jemt/2021/v27i230329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52589/ajsshr-ysqv3you" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Lassana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Ibrahima Thione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/sajsse/2020/v6i330170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334544v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Toure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sissoko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Bour&#233;ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Berthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumahila Kone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clevenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Bassirou Tangara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Traore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>