--- v0 (2026-03-14)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Latifa Oukhellou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated dynamic modeling and learning for spatiotemporal data forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïcel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.132712. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2026.132712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical commuters and staggered working hours strategies: A two-stage framework integrating machine learning and social equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 174, pp.103854. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Has the Paris Rail Public-Transportation Network Recovered After the COVID-19 Pandemic? Applying a Mixture of Regressions Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (3), pp.330-345. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241277817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate count time series segmentation with “sums and shares” and Poisson lognormal mixture models: a comparative study using pedestrian flows within a multimodal transport hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.455-491. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-023-00543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustworthy Internet of Vehicles: The DAO to Safe, Secure, and Collaborative Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (12), pp.4678-4681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3337345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative generalisation over a value hierarchy for the k -anonymisation of Origin–Destination matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104236. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger flows and headway at train level for a public transport line: Focus on atypical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104195. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from 9 years of ticketing data at a major transport hub? A structural time series decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp 1445-1469. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2021.1948626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online common change-point detection in a set of nonstationary categorical time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp 176-196. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Profile Clustering for an In-Depth Study of Bend-Taking Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), 19p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven based approach to aid Parkinson&apos;s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Joint Nonhomogeneous Markov Chains to Cluster and Model Water Consumption Behavior Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheelers Critical Events Detection and Recognition Using Data-Driven Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp 4011-4022. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2797065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal mobility analysis with smart-card data. Spatio-temporal analysis of the bus-metro network of Rennes metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquot-Guimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Kovarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Uster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing year-to-year changes in public transport passenger behaviour using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp 274-289. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Mixture Model for Clustering Smart Meter Data: Identification and Analysis of Electricity Consumption Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10101446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of gait cycle phases using wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungchul Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguang Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and autonomous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp 50-59. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Smart Card Data for Urban Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-based Surveillance WSN Deployment using Dempster-Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp 154-166. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp 37-50. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-015-0002-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Analysis of Bluetooth Data: Application to a Large Urban Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp 1439-1448. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSNs deployment framework based on the theory of belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp 12-26. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Human Activity Recognition Using Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Dedabrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31314-31338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Vélib' Dynamic Origin/Destination flows using a family of Poisson Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp 128-138. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions in telecommunications and network technologies: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelkrim Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 135-145. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0428-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based count series clustering for Bike Sharing System usage mining, a case study with the Velib system of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions and uncertainty management in networks and telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Shafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 131-133. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate time series with hidden process regression for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 633 (120), pp.633-644. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Approach for Automatic Activity Recognition Based on Hidden Markov Model Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.829-335. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2256349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Leila Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Debiolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-model-based signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choice Modeling for Modal Disaggregation of Mobile OD Flows: Comparison with Smart Card Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation (hEART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Critical Commuters: A Machine Learning Approach to Flexible Work Hours and Urban Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Synthesis with Deep Generative Models -is it worth it? Exploring new models and metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Darsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München, Jun 2025, Munich (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking methodology to assess population synthesis algorithms: A case study for Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Giono Zehounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal user equilibrium and system optimum in urban transport systems including shared mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103nd Annual Meeting Transportation Research Board (TRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Traffic Assignment Modeling: Analytical and Simulation-based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Association for Research in Transportation (hEART 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki (Finland), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data for calibration and spatialization of synthetic travel demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART'23. 11th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep probabilistic forecasting of count data in multimodal transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Badara Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennial Transportation and Logistics Society Conference (TSL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation and Logistics Society, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformer and Inpainting based Approach for Short-term Forecasting of Passenger Loads on a Transit Metro Line. Focus on Explainability and Atypical Situation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102nd Annual Meeting Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regression Mixture Model to understand the effect of the Covid-19 pandemic on Public Transport Ridership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Shanghai, China. pp.1259-1268, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data in synthetic travel demand synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Transportation Data Modelling (ISTDM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et décomposition de séries temporelles pour l'analyse de données thermiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Rencontres de la Société Francophone de Classification (SFC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone Origin-Destination Matrix Anonymization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 Lyon: Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic clustering and modeling of temporal data subject to common regressive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2021, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruges, Belgium. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en ligne de multiples changements dans un panel de données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019, XXVIèmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization tools for spatio-temporal time-series analysis with context awareness: Montreal subway case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA 2019, 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger load in a transit network using data driven models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de chaînes de Markov non-homogènes pour la classification et la prévision des habitudes de consommation issues d&apos;un réseau d&apos;eau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Characterization on Airport Surface Using Aircraft Ground Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp 3879-3885, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Non-homogeneous Hidden Markov Models for Clustering and Prediction of Water Consumption Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IJCNN&amp;apos;18, IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Multi-Step Ahead Forecasting of Railway Passenger Flows During Special Events With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPT 2018, Conference on Advanced Systems in Public Transport and TransitData 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brisbane, Australia. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du nombre de passagers entrant dans un réseau de transport multimodal en cas d&apos;évènements atypiques, à l&apos;aide de méthodes d&apos;apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2018, 1ères Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Classification of Water Consumption Time Series using Non-homogeneous Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSAA 2017, International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, mining and visualizing massive urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2017, 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Card clustering to extract typical temporal passenger habits in Transit network. Two case studies: Rennes in France and Gatineau in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop and Symposium: "Research and applications on the use of passive data from public transport"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations annuelles des comportements des usagers de transport collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de l'association québécoise des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Quebec, Canada. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à base de modèle de mélange pour l'identification de profils temporels types d'usagers de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD &amp; SFC'16 - Francophone International Conference on Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Dynamic Public Transport Origin-Destination Matrices with Long-Short Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly solar irradiance forecasting based on machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2016 - IEEE 15th International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Origin/Destination modeling with Gravity-Latent Dirichlet Allocation (G-LDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN IX - 9th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oranjestad, Aruba, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Daily Electric Consumption Patterns from Smart Meter Data by Means of Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2015 - IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, MIAMI, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, PARIS, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered-Two-Wheeler safety critical events recognition using a mixture model with quadratic logistic proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, BRUGES, Belgium. pp 421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart City Energy Analytics: Identification of Electric Consumption Patterns Based on Clustering Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2015 - 6th International Conference on Complex Systems Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, PARIS, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuell Cell System Using Electrochmical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bicycle Demand Prediction of Large-Scale Bicycle-Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Passenger Patterns in Public Transit Through Smart Card and Socioeconomic Data: A case study in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD Workshop on Urban Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuel Cell System Using Electrochemical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Spain. pp 646-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Fonlladosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Belief Functions Theory to Deploy Static Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belief Functions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient uncertainty-aware deployment algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Global Communications Conference (GLOBECOM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houston, Dec 2011, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model estimation with soft labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherfi Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deléchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in smart grids using dynamic mixtures of t-distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Advances in Condition Monitoring and Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-68, 2021, Lectures notes in Mechanical Engineering, 978-981-15-9199-0. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, 11p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detected or undetected, which trips are seen in mobile phone OD data? A case study of the Lyon region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Energy Demand in Educational Institutions Affected by COVID-19 and Energy Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Alisoltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation et classification de signaux en contrôle non destructif. Application à la reconnaissance des défauts de rails par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Latifa Oukhellou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial distribution of secondary activities in synthetic populations through guidance forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 127, pp.102431. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2026.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated dynamic modeling and learning for spatiotemporal data forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïcel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.132712. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2026.132712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical commuters and staggered working hours strategies: A two-stage framework integrating machine learning and social equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 174, pp.103854. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Has the Paris Rail Public-Transportation Network Recovered After the COVID-19 Pandemic? Applying a Mixture of Regressions Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (3), pp.330-345. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241277817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate count time series segmentation with “sums and shares” and Poisson lognormal mixture models: a comparative study using pedestrian flows within a multimodal transport hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.455-491. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-023-00543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustworthy Internet of Vehicles: The DAO to Safe, Secure, and Collaborative Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (12), pp.4678-4681. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3337345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative generalisation over a value hierarchy for the k -anonymisation of Origin–Destination matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger flows and headway at train level for a public transport line: Focus on atypical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104195. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from 9 years of ticketing data at a major transport hub? A structural time series decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp 1445-1469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2021.1948626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online common change-point detection in a set of nonstationary categorical time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp 176-196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Profile Clustering for an In-Depth Study of Bend-Taking Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), 19p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven based approach to aid Parkinson&apos;s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Joint Nonhomogeneous Markov Chains to Cluster and Model Water Consumption Behavior Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheelers Critical Events Detection and Recognition Using Data-Driven Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp 4011-4022. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2797065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal mobility analysis with smart-card data. Spatio-temporal analysis of the bus-metro network of Rennes metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing year-to-year changes in public transport passenger behaviour using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp 274-289. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquot-Guimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Kovarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Uster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Mixture Model for Clustering Smart Meter Data: Identification and Analysis of Electricity Consumption Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10101446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Smart Card Data for Urban Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of gait cycle phases using wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungchul Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguang Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and autonomous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp 50-59. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-based Surveillance WSN Deployment using Dempster-Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp 154-166. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp 37-50. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-015-0002-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Analysis of Bluetooth Data: Application to a Large Urban Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp 1439-1448. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSNs deployment framework based on the theory of belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp 12-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Human Activity Recognition Using Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Dedabrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31314-31338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Vélib' Dynamic Origin/Destination flows using a family of Poisson Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp 128-138. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions in telecommunications and network technologies: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelkrim Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 135-145. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0428-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based count series clustering for Bike Sharing System usage mining, a case study with the Velib system of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions and uncertainty management in networks and telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Shafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 131-133. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate time series with hidden process regression for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 633 (120), pp.633-644. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Approach for Automatic Activity Recognition Based on Hidden Markov Model Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.829-335. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2256349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Leila Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Debiolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-model-based signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choice Modeling for Modal Disaggregation of Mobile OD Flows: Comparison with Smart Card Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation (hEART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Critical Commuters: A Machine Learning Approach to Flexible Work Hours and Urban Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Synthesis with Deep Generative Models -is it worth it? Exploring new models and metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Darsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München, Jun 2025, Munich (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking methodology to assess population synthesis algorithms: A case study for Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Giono Zehounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal user equilibrium and system optimum in urban transport systems including shared mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103nd Annual Meeting Transportation Research Board (TRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Traffic Assignment Modeling: Analytical and Simulation-based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Association for Research in Transportation (hEART 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki (Finland), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data for calibration and spatialization of synthetic travel demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART'23. 11th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep probabilistic forecasting of count data in multimodal transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Badara Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennial Transportation and Logistics Society Conference (TSL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation and Logistics Society, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformer and Inpainting based Approach for Short-term Forecasting of Passenger Loads on a Transit Metro Line. Focus on Explainability and Atypical Situation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102nd Annual Meeting Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regression Mixture Model to understand the effect of the Covid-19 pandemic on Public Transport Ridership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Shanghai, China. pp.1259-1268, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data in synthetic travel demand synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Transportation Data Modelling (ISTDM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et décomposition de séries temporelles pour l'analyse de données thermiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Rencontres de la Société Francophone de Classification (SFC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone Origin-Destination Matrix Anonymization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 Lyon: Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic clustering and modeling of temporal data subject to common regressive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2021, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruges, Belgium. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization tools for spatio-temporal time-series analysis with context awareness: Montreal subway case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA 2019, 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en ligne de multiples changements dans un panel de données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019, XXVIèmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger load in a transit network using data driven models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de chaînes de Markov non-homogènes pour la classification et la prévision des habitudes de consommation issues d&apos;un réseau d&apos;eau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Characterization on Airport Surface Using Aircraft Ground Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp 3879-3885, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Non-homogeneous Hidden Markov Models for Clustering and Prediction of Water Consumption Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IJCNN&amp;apos;18, IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Multi-Step Ahead Forecasting of Railway Passenger Flows During Special Events With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPT 2018, Conference on Advanced Systems in Public Transport and TransitData 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brisbane, Australia. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du nombre de passagers entrant dans un réseau de transport multimodal en cas d&apos;évènements atypiques, à l&apos;aide de méthodes d&apos;apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2018, 1ères Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Classification of Water Consumption Time Series using Non-homogeneous Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSAA 2017, International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, mining and visualizing massive urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2017, 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Card clustering to extract typical temporal passenger habits in Transit network. Two case studies: Rennes in France and Gatineau in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop and Symposium: "Research and applications on the use of passive data from public transport"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations annuelles des comportements des usagers de transport collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de l'association québécoise des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Quebec, Canada. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à base de modèle de mélange pour l'identification de profils temporels types d'usagers de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD &amp; SFC'16 - Francophone International Conference on Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Dynamic Public Transport Origin-Destination Matrices with Long-Short Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly solar irradiance forecasting based on machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2016 - IEEE 15th International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Origin/Destination modeling with Gravity-Latent Dirichlet Allocation (G-LDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN IX - 9th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oranjestad, Aruba, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Daily Electric Consumption Patterns from Smart Meter Data by Means of Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2015 - IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, MIAMI, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, PARIS, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart City Energy Analytics: Identification of Electric Consumption Patterns Based on Clustering Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2015 - 6th International Conference on Complex Systems Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, PARIS, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered-Two-Wheeler safety critical events recognition using a mixture model with quadratic logistic proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, BRUGES, Belgium. pp 421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuell Cell System Using Electrochmical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bicycle Demand Prediction of Large-Scale Bicycle-Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Passenger Patterns in Public Transit Through Smart Card and Socioeconomic Data: A case study in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD Workshop on Urban Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuel Cell System Using Electrochemical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Spain. pp 646-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Fonlladosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Belief Functions Theory to Deploy Static Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belief Functions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient uncertainty-aware deployment algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Global Communications Conference (GLOBECOM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houston, Dec 2011, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model estimation with soft labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherfi Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deléchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in smart grids using dynamic mixtures of t-distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Advances in Condition Monitoring and Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-68, 2021, Lectures notes in Mechanical Engineering, 978-981-15-9199-0. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, 11p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detected or undetected, which trips are seen in mobile phone OD data? A case study of the Lyon region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Energy Demand in Educational Institutions Affected by COVID-19 and Energy Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Alisoltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation et classification de signaux en contrôle non destructif. Application à la reconnaissance des défauts de rails par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;cel Chamroukhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132712" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241277817" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferriere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-023-00543-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyang Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3337345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Matet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2021.1948626" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khoury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020242" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2797065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El&#160;mahrsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.03.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Nassim Melzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haykel Zayani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101446" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungchul Kong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.12.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130KD219-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-015-0002-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aissani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.05.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B43LJL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dedabrishvili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim Senouci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0428-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Shafer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0425-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohammed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amirat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Trabelsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.04.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2256349" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Krueger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Darsel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Giono Zehounkpe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201484v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Matet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Badara Sam&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00163" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonfils" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281412v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278238v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bezza" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569350" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891340v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570726v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361063v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Touati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215028v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva Sanchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053016v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053687v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jemei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053717v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senouci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Senouci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923285v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Casassa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006600v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Langrognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2026.102431" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;cel Chamroukhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241277817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-023-00543-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Ni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyang Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3337345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Matet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2021.1948626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020242" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2797065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El&#160;mahrsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.03.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Nassim Melzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haykel Zayani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungchul Kong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.12.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130KD219-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-015-0002-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aissani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.05.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B43LJL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dedabrishvili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim Senouci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0428-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Shafer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0425-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohammed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amirat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Trabelsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2256349" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Krueger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Darsel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Giono Zehounkpe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Matet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Badara Sam&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00163" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonfils" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281412v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278238v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bezza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569350" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891340v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Touati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jemei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senouci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Senouci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Casassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>