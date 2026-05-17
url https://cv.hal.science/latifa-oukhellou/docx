--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Latifa Oukhellou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial distribution of secondary activities in synthetic populations through guidance forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 127, pp.102431. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2026.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated dynamic modeling and learning for spatiotemporal data forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïcel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.132712. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2026.132712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical commuters and staggered working hours strategies: A two-stage framework integrating machine learning and social equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 174, pp.103854. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Has the Paris Rail Public-Transportation Network Recovered After the COVID-19 Pandemic? Applying a Mixture of Regressions Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (3), pp.330-345. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241277817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate count time series segmentation with “sums and shares” and Poisson lognormal mixture models: a comparative study using pedestrian flows within a multimodal transport hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.455-491. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-023-00543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustworthy Internet of Vehicles: The DAO to Safe, Secure, and Collaborative Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (12), pp.4678-4681. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3337345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative generalisation over a value hierarchy for the k -anonymisation of Origin–Destination matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger flows and headway at train level for a public transport line: Focus on atypical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104195. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from 9 years of ticketing data at a major transport hub? A structural time series decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp 1445-1469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2021.1948626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online common change-point detection in a set of nonstationary categorical time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp 176-196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Profile Clustering for an In-Depth Study of Bend-Taking Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), 19p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven based approach to aid Parkinson&apos;s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Joint Nonhomogeneous Markov Chains to Cluster and Model Water Consumption Behavior Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheelers Critical Events Detection and Recognition Using Data-Driven Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp 4011-4022. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2797065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal mobility analysis with smart-card data. Spatio-temporal analysis of the bus-metro network of Rennes metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing year-to-year changes in public transport passenger behaviour using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp 274-289. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquot-Guimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Kovarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Uster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Mixture Model for Clustering Smart Meter Data: Identification and Analysis of Electricity Consumption Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10101446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Smart Card Data for Urban Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of gait cycle phases using wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungchul Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguang Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and autonomous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp 50-59. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-based Surveillance WSN Deployment using Dempster-Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp 154-166. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp 37-50. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-015-0002-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Analysis of Bluetooth Data: Application to a Large Urban Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp 1439-1448. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSNs deployment framework based on the theory of belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp 12-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Human Activity Recognition Using Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Dedabrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31314-31338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Vélib' Dynamic Origin/Destination flows using a family of Poisson Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp 128-138. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions in telecommunications and network technologies: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelkrim Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 135-145. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0428-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based count series clustering for Bike Sharing System usage mining, a case study with the Velib system of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions and uncertainty management in networks and telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Shafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 131-133. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate time series with hidden process regression for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 633 (120), pp.633-644. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Approach for Automatic Activity Recognition Based on Hidden Markov Model Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.829-335. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2256349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Leila Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Debiolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-model-based signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choice Modeling for Modal Disaggregation of Mobile OD Flows: Comparison with Smart Card Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation (hEART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Critical Commuters: A Machine Learning Approach to Flexible Work Hours and Urban Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Synthesis with Deep Generative Models -is it worth it? Exploring new models and metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Darsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München, Jun 2025, Munich (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking methodology to assess population synthesis algorithms: A case study for Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Giono Zehounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal user equilibrium and system optimum in urban transport systems including shared mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103nd Annual Meeting Transportation Research Board (TRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Traffic Assignment Modeling: Analytical and Simulation-based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Association for Research in Transportation (hEART 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki (Finland), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data for calibration and spatialization of synthetic travel demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART'23. 11th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep probabilistic forecasting of count data in multimodal transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Badara Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennial Transportation and Logistics Society Conference (TSL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation and Logistics Society, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformer and Inpainting based Approach for Short-term Forecasting of Passenger Loads on a Transit Metro Line. Focus on Explainability and Atypical Situation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102nd Annual Meeting Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regression Mixture Model to understand the effect of the Covid-19 pandemic on Public Transport Ridership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Shanghai, China. pp.1259-1268, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data in synthetic travel demand synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Transportation Data Modelling (ISTDM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et décomposition de séries temporelles pour l'analyse de données thermiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Rencontres de la Société Francophone de Classification (SFC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone Origin-Destination Matrix Anonymization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 Lyon: Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic clustering and modeling of temporal data subject to common regressive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2021, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruges, Belgium. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization tools for spatio-temporal time-series analysis with context awareness: Montreal subway case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA 2019, 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en ligne de multiples changements dans un panel de données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019, XXVIèmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger load in a transit network using data driven models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de chaînes de Markov non-homogènes pour la classification et la prévision des habitudes de consommation issues d&apos;un réseau d&apos;eau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Characterization on Airport Surface Using Aircraft Ground Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp 3879-3885, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Non-homogeneous Hidden Markov Models for Clustering and Prediction of Water Consumption Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IJCNN&amp;apos;18, IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Multi-Step Ahead Forecasting of Railway Passenger Flows During Special Events With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPT 2018, Conference on Advanced Systems in Public Transport and TransitData 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brisbane, Australia. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du nombre de passagers entrant dans un réseau de transport multimodal en cas d&apos;évènements atypiques, à l&apos;aide de méthodes d&apos;apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2018, 1ères Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Classification of Water Consumption Time Series using Non-homogeneous Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSAA 2017, International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, mining and visualizing massive urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2017, 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Card clustering to extract typical temporal passenger habits in Transit network. Two case studies: Rennes in France and Gatineau in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop and Symposium: "Research and applications on the use of passive data from public transport"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations annuelles des comportements des usagers de transport collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de l'association québécoise des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Quebec, Canada. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à base de modèle de mélange pour l'identification de profils temporels types d'usagers de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD &amp; SFC'16 - Francophone International Conference on Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Dynamic Public Transport Origin-Destination Matrices with Long-Short Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly solar irradiance forecasting based on machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2016 - IEEE 15th International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Origin/Destination modeling with Gravity-Latent Dirichlet Allocation (G-LDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN IX - 9th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oranjestad, Aruba, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Daily Electric Consumption Patterns from Smart Meter Data by Means of Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2015 - IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, MIAMI, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, PARIS, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart City Energy Analytics: Identification of Electric Consumption Patterns Based on Clustering Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2015 - 6th International Conference on Complex Systems Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, PARIS, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered-Two-Wheeler safety critical events recognition using a mixture model with quadratic logistic proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, BRUGES, Belgium. pp 421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuell Cell System Using Electrochmical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bicycle Demand Prediction of Large-Scale Bicycle-Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Passenger Patterns in Public Transit Through Smart Card and Socioeconomic Data: A case study in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD Workshop on Urban Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuel Cell System Using Electrochemical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Spain. pp 646-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Fonlladosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Belief Functions Theory to Deploy Static Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belief Functions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient uncertainty-aware deployment algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Global Communications Conference (GLOBECOM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houston, Dec 2011, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model estimation with soft labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherfi Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deléchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in smart grids using dynamic mixtures of t-distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Advances in Condition Monitoring and Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-68, 2021, Lectures notes in Mechanical Engineering, 978-981-15-9199-0. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, 11p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detected or undetected, which trips are seen in mobile phone OD data? A case study of the Lyon region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Energy Demand in Educational Institutions Affected by COVID-19 and Energy Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Alisoltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation et classification de signaux en contrôle non destructif. Application à la reconnaissance des défauts de rails par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Latifa Oukhellou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the spatial distribution of secondary activities in synthetic populations through guidance forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Langrognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 127, pp.102431. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2026.102431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated dynamic modeling and learning for spatiotemporal data forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïcel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.132712. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2026.132712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical commuters and staggered working hours strategies: A two-stage framework integrating machine learning and social equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 174, pp.103854. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Has the Paris Rail Public-Transportation Network Recovered After the COVID-19 Pandemic? Applying a Mixture of Regressions Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (3), pp.330-345. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241277817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate count time series segmentation with “sums and shares” and Poisson lognormal mixture models: a comparative study using pedestrian flows within a multimodal transport hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.455-491. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-023-00543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustworthy Internet of Vehicles: The DAO to Safe, Secure, and Collaborative Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (12), pp.4678-4681. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3337345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative generalisation over a value hierarchy for the k -anonymisation of Origin–Destination matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.104236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger flows and headway at train level for a public transport line: Focus on atypical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.104195. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2023.104195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual anomaly detection on time series: a case study of metro ridership analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.1483-1507. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-021-06455-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from 9 years of ticketing data at a major transport hub? A structural time series decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp 1445-1469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2021.1948626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online common change-point detection in a set of nonstationary categorical time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp 176-196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Profile Clustering for an In-Depth Study of Bend-Taking Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), 19p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven based approach to aid Parkinson&apos;s disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.242. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Joint Nonhomogeneous Markov Chains to Cluster and Model Water Consumption Behavior Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), 22p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal mobility analysis with smart-card data. Spatio-temporal analysis of the bus-metro network of Rennes metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L&apos;ouverture des données, une opportunité pour la recherche sur les transports et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.132.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheelers Critical Events Detection and Recognition Using Data-Driven Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp 4011-4022. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2797065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Mixture Model for Clustering Smart Meter Data: Identification and Analysis of Electricity Consumption Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), 21 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10101446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: A new tool for PEMFC diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing year-to-year changes in public transport passenger behaviour using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp 274-289. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.1466-1471. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacquot-Guimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Kovarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Uster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of gait cycle phases using wearable sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoungchul Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguang Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and autonomous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp 50-59. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Smart Card Data for Urban Mobility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verleysen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17p. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2600515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-based Surveillance WSN Deployment using Dempster-Shafer Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Aitsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp 154-166. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp 37-50. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-015-0002-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Human Activity Recognition Using Wearable Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Dedabrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.31314-31338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Analysis of Bluetooth Data: Application to a Large Urban Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3), pp 1439-1448. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2367165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSNs deployment framework based on the theory of belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp 12-26. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions and uncertainty management in networks and telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Shafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 131-133. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell diagnosis method based on multifractal analysis of stack voltage signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp 2236-2245. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01049913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions in telecommunications and network technologies: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Reda Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelkrim Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp 135-145. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-014-0428-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Vélib' Dynamic Origin/Destination flows using a family of Poisson Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp 128-138. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEMFC stack voltage singularity measurement and fault classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (36), pp. 21631-21637. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based count series clustering for Bike Sharing System usage mining, a case study with the Velib system of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Health Monitoring Using Self Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (33), pp 1021-1026. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint segmentation of multivariate time series with hidden process regression for human activity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 633 (120), pp.633-644. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unsupervised Approach for Automatic Activity Recognition Based on Hidden Markov Model Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Chamroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (10), pp.829-335. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2256349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially supervised Independent Factor Analysis using soft labels elicited from multiple experts: application to railway track circuit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Leila Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-011-0766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of a railway device using semi-supervised independent factor analysis with mixing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.313-326. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-011-0212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cells static and dynamic characterizations as tools for the estimation of their ageing time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp. 1730-1739. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in railway track circuits using Dempster–Shafer classifier fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Debiolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of fuel cell operating time for predictive maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.35 (n.15), pp 8022-9. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from partially supervised data using mixture models and belief functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2008.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture-model-based signal denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking methodology to assess population synthesis algorithms: A case study for Ile-de-France (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Giono Zehounkpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transportation Data &amp; Modelling (ISTDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Choice Modeling for Modal Disaggregation of Mobile OD Flows: Comparison with Smart Card Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rico Krueger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation (hEART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Synthesis with Deep Generative Models -is it worth it? Exploring new models and metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Darsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität München, Jun 2025, Munich (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Critical Commuters: A Machine Learning Approach to Flexible Work Hours and Urban Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulthana Shams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Touzout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 104th Transportation Research Board Annual Meeting (TRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal user equilibrium and system optimum in urban transport systems including shared mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103nd Annual Meeting Transportation Research Board (TRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodal Traffic Assignment Modeling: Analytical and Simulation-based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Kadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Zargayouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium of the European Association for Research in Transportation (hEART 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki (Finland), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep probabilistic forecasting of count data in multimodal transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Nailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Badara Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Triennial Transportation and Logistics Society Conference (TSL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transportation and Logistics Society, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing housing situations archetypes to apprehend the role of the residential context in the construction of domestic energy consumption : A French case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data for calibration and spatialization of synthetic travel demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hEART'23. 11th Symposium of the European Association for Research in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regression Mixture Model to understand the effect of the Covid-19 pandemic on Public Transport Ridership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Shanghai, China. pp.1259-1268, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Transformer and Inpainting based Approach for Short-term Forecasting of Passenger Loads on a Transit Metro Line. Focus on Explainability and Atypical Situation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bapaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102nd Annual Meeting Transportation Research Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Origin-Destination data in synthetic travel demand synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hörl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Transportation Data Modelling (ISTDM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What insights can we draw from our residential energy models?: guidelines for future modelling exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563357.3567833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et décomposition de séries temporelles pour l'analyse de données thermiques du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Samé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Rencontres de la Société Francophone de Classification (SFC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phone Origin-Destination Matrix Anonymization and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Matet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2021 Lyon: Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic clustering and modeling of temporal data subject to common regressive effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bonfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2021, European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruges, Belgium. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atypical events on a public transport network using smart card data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th European Transport Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle LSTM encodeur-prédicteur pour la prévision court-terme de l&apos;affluence dans les transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2019, Conférence sur l&amp;apos;Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection en ligne de multiples changements dans un panel de données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019, XXVIèmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation Learning of public transport data. Application to event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop and Symposium TransitData 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization tools for spatio-temporal time-series analysis with context awareness: Montreal subway case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSITDATA 2019, 5th International Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting passenger load in a transit network using data driven models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du nombre de passagers entrant dans un réseau de transport multimodal en cas d&apos;évènements atypiques, à l&apos;aide de méthodes d&apos;apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2018, 1ères Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de chaînes de Markov non-homogènes pour la classification et la prévision des habitudes de consommation issues d&apos;un réseau d&apos;eau intelligent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Characterization on Airport Surface Using Aircraft Ground Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui - Hawaï, United States. pp 3879-3885, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Multi-Step Ahead Forecasting of Railway Passenger Flows During Special Events With Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASPT 2018, Conference on Advanced Systems in Public Transport and TransitData 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brisbane, Australia. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Non-homogeneous Hidden Markov Models for Clustering and Prediction of Water Consumption Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IJCNN&amp;apos;18, IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Card clustering to extract typical temporal passenger habits in Transit network. Two case studies: Rennes in France and Gatineau in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop and Symposium: "Research and applications on the use of passive data from public transport"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short & long term forecasting of multimodal transport passenger flows with machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, France. pp.560-566, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2017.8317939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Classification of Water Consumption Time Series using Non-homogeneous Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cheifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSAA 2017, International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tokyo, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, mining and visualizing massive urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN2017, 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations annuelles des comportements des usagers de transport collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trepanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de l'association québécoise des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Quebec, Canada. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Dynamic Public Transport Origin-Destination Matrices with Long-Short Term Memory Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification à base de modèle de mélange pour l'identification de profils temporels types d'usagers de transport public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAFD &amp; SFC'16 - Francophone International Conference on Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Maroc. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hourly solar irradiance forecasting based on machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2016 - IEEE 15th International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic multifractality in PEMFC stack voltage signal as a tool for the aging monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREGA 2016 - 4th International Conference On Renewable Energy: Generation And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Belfort, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Origin/Destination modeling with Gravity-Latent Dirichlet Allocation (G-LDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN IX - 9th Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Oranjestad, Aruba, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Daily Electric Consumption Patterns from Smart Meter Data by Means of Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2015 - IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, MIAMI, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixture Model Clustering Approach for Temporal Passenger Pattern Characterization in Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, PARIS, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of stack voltage based on wavelet leaders: a new tool for the on-line diagnosis of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals and Development Fuel Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, TOULOUSE, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smart City Energy Analytics: Identification of Electric Consumption Patterns Based on Clustering Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Nassim Melzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haykel Zayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M 2015 - 6th International Conference on Complex Systems Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, PARIS, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered-Two-Wheeler safety critical events recognition using a mixture model with quadratic logistic proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2015 - 23rd European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, BRUGES, Belgium. pp 421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Internationale Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuell Cell System Using Electrochmical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bicycle Demand Prediction of Large-Scale Bicycle-Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Passenger Patterns in Public Transit Through Smart Card and Socioeconomic Data: A case study in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGKDD Workshop on Urban Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil de diagnostic non intrusif d'une pile à combustible basé sur la mesure des singularités de la tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Identification of Proton Exchange Membrane Fuel Cell System Using Electrochemical Impedance Spectroscopy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Spain. pp 646-651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal Analysis of Dynamic Origin-Destination Data Using Latent Dirichlet Allocation: Application to Vélib' Bike Sharing System of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Njato Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRB 93rd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Nearest Neighbours Fault Diagnosis of Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jemei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Elvira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mélange poissonien pour l'analyse de données de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique (JdS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Voltage Signals for PEM Fuel Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fundamentals and Development of Fuel Cells (FDFC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Germany. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering the Velib' origin-destinations flows by means of Poisson mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Randriamanamihaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Govaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on Artificial Neural Networks (ESANN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage singularity classification for fuel cell diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Benouioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2013 - European Fuel Cell Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Train Data Systems for Preventive Maintenance: A Data Mining Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Fonlladosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morocco. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining floating train data sequences for temporal association rules within a predictive maintenance framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Sammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Conference on Data Mining (ICDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Belief Functions Theory to Deploy Static Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Belief Functions Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient uncertainty-aware deployment algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-diagnosis of PEM fuel cells using electrochemical spectroscopy impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Onanena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Candusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Plant and Power Systems Control symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Sensor Network Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aissani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the IEEE Global Communications Conference (GLOBECOM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houston, Dec 2011, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised feature extraction using independent factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOR, 9th International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, La Havanne, Cuba. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially-supervised learning in Independent Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.53--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en composantes indépendantes parcimonieuse pour le diagnostic de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra-Leïla Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with Mixing Constraints in a Semi-supervised Framework. Application to Railway Device Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture model estimation with soft labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Soft Methods in Probabilities and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised IFA with prior knowledge on the mixing process. An application to a railway device diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherfi Zohra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, san-diego, United States. pp.415 - 420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noiseless Independent Factor Analysis with mixing constraints in a semi-supervised framework. Application to railway device fault diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limassol, Cyprus. pp.416-425, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04277-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway infrastructure system diagnosis using Empirical Mode Decomposition and Hilbert transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deléchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in smart grids using dynamic mixtures of t-distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Advances in Condition Monitoring and Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-68, 2021, Lectures notes in Mechanical Engineering, 978-981-15-9199-0. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9199-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSTM encoder-predictor for short-term train load forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Same</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ganansia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Brefeld, U., Fromont, E., Hotho, A., Knobbe, A., Maathuis, M., Robardet, C. (Eds) Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11908, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-551, 2020, Lecture Notes in Computer Science, LNAI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilité des données billettiques pour l'analyse des mobilités urbaines: le cas rennais. In : Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, 11p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detected or undetected, which trips are seen in mobile phone OD data? A case study of the Lyon region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Casassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Energy Demand in Educational Institutions Affected by COVID-19 and Energy Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negin Alisoltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation et classification de signaux en contrôle non destructif. Application à la reconnaissance des défauts de rails par courants de Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Oukhellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Langrognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2026.102431" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;cel Chamroukhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241277817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-023-00543-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Ni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyang Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3337345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Matet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2021.1948626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020242" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2797065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El&#160;mahrsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.03.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Nassim Melzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haykel Zayani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101446" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungchul Kong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.12.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130KD219-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-015-0002-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aissani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.05.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B43LJL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dedabrishvili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim Senouci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0428-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053257v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Shafer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0425-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohammed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amirat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Trabelsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2256349" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Krueger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130079v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Darsel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Giono Zehounkpe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Matet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Badara Sam&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461404v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00163" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonfils" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281412v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278238v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bezza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569350" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891340v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Touati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jemei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senouci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Senouci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Casassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Langrognet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2026.102431" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;cel Chamroukhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulthana Shams" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241277817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Nailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-023-00543-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Ni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyang Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3337345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Matet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bapaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Khouadjia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06455-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2021.1948626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheifetz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khoury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020242" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347452" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El&#160;mahrsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.132.0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2797065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Nassim Melzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haykel Zayani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10101446" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Benouioua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sarah Briand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2017.03.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.04.033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungchul Kong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Huo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2600515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Reda Senouci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2015.12.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-130KD219-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-015-0002-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Dedabrishvili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Aissani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B43LJL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Shafer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0425-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Benouioua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2Q0LKB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim Senouci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0428-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.01.050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z7L9GWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.09.117" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Onanena" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohammed" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amirat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Trabelsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2256349" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Leila Cherfi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-011-0766-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-011-0212-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Debiolles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onanena" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446583v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Giono Zehounkpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Krueger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Darsel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750918v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Kadem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Badara Sam&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201484v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Matet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00163" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04302202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563357.3567833" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonfils" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298337v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ganansia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298663v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281412v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Toque" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278238v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891340v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888608v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bezza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569350" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2017.8317939" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361063v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Touati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670683v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pahon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva Sanchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300505v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jemei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hissel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njato Andry Randriamanamihaga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053717v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863526v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863881v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sammouri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Fonlladosa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senouci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Senouci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Onanena" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615209v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra-Le&#239;la Cherfi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherfi Zohra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00446628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04277-5_42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Del&#233;chelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660866" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-46133-1_32" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Casassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Alisoltani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>