--- v0 (2026-04-03)
+++ v1 (2026-05-04)
@@ -616,295 +616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Evaluation of a 64Cu-Based Theranostic Approach in a Murine Model of Multiple Myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Saëc</w:t>
+                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Léost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Gaschet</w:t>
+                <w:t xml:space="preserve">Jacques Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvet</w:t>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+                <w:t xml:space="preserve">Michel Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15071817⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (12), pp.1322-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161269v1</w:t>
+                <w:t xml:space="preserve">hal-04279280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« New Modalities in Cancer Imaging and Therapy » XVe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 5–8 octobre 2022, Erquy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barbet</w:t>
+                <w:t xml:space="preserve">Preclinical Evaluation of a 64Cu-Based Theranostic Approach in a Murine Model of Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Saëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Joëlle Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chérel</w:t>
+                <w:t xml:space="preserve">Catherine Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (12), pp.1322-1331. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15071817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279280v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and in vitro evaluation of a copper-64 radiolabeled antibody for targeting the CXCR4 receptor in human multiple myeloma</w:t>
               </w:r>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Saec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Bouhsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garçion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1037,51 +1037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Adaptation of the tumour and its ecosystem to radiotherapies: Mechanisms, imaging and therapeutic approaches » XIVe édition du workshop organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest, 22–25 septembre 2021, Le Bono, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,429 +2090,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal dosimetry through GATE simulations of preclinical radiotherapy using melanin-targeting ligand</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics and Dosimetry Studies for Optimization of Pretargeted Radioimmunotherapy in CEA-Expressing Advanced Lung Cancer Patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Perrot</w:t>
+                <w:t xml:space="preserve">Caroline Bodet-Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Degoul</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auzeloux</w:t>
+                <w:t xml:space="preserve">Aurore Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Cachin</w:t>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/9/2183⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2015.00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054321v1</w:t>
+                <w:t xml:space="preserve">hal-01258870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Preliminary Evaluation of TFIB, a New Bimodal Prosthetic Group for Bioactive Molecule Labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal dosimetry through GATE simulations of preclinical radiotherapy using melanin-targeting ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Billaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vidal</w:t>
+                <w:t xml:space="preserve">F. Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vincenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Besse</w:t>
+                <w:t xml:space="preserve">P. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Bouchon</w:t>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ml500423v⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (9), pp.2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/9/2183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967058v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics and Dosimetry Studies for Optimization of Pretargeted Radioimmunotherapy in CEA-Expressing Advanced Lung Cancer Patients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Preliminary Evaluation of TFIB, a New Bimodal Prosthetic Group for Bioactive Molecule Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrer</w:t>
+                <w:t xml:space="preserve">Emilie Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Rauscher</w:t>
+                <w:t xml:space="preserve">Amélie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+                <w:t xml:space="preserve">Bernadette Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.84. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.168-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2015.00084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ml500423v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258870v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, radioiodination and in vivo screening of novel potent iodinated and fluorinated radiotracers as melanoma imaging and therapeutic probes</w:t>
               </w:r>
@@ -2918,444 +2918,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
+                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desbrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+                <w:t xml:space="preserve">J. B. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015570v1</w:t>
+                <w:t xml:space="preserve">hal-00443228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous in vivo Magnetic Resonance Imaging and Radioactive Measurements by the B-MicroProbe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Rbah</w:t>
+                <w:t xml:space="preserve">Raytest ClearPET, a new generation small animal PET scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sempere Roldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Langlois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Mastrippolito</w:t>
+                <w:t xml:space="preserve">Oliver Dietzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443228v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raytest ClearPET, a new generation small animal PET scanner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Magnier</w:t>
+                <w:t xml:space="preserve">Simultaneous in vivo magnetic resonance imaging and radioactive measurements with the β-MicroProbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desbrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pautrot</w:t>
+                <w:t xml:space="preserve">J.-B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mastrippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 571 (1-2), pp.498-501. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (11), pp.1868-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-007-0475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443461v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PET imaging study of 5-HT1A receptors in cat brain after acute and chronic fluoxetine treatment</w:t>
               </w:r>
@@ -4044,51 +4044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB69E84"/>
+    <w:nsid w:val="9319B0D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/latifa-rbah-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2273-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9150-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bouhsine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.130027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gar&#231;ion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00419-X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.06.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Capitao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02512946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02141555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cornelissen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Knight" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Mukherjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evangelista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4146-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fijs W B van Leeuwen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caobelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-017-0034-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02193351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/9/2183" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Billaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vincenot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml500423v" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rauscher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M.F. Billaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821438N1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springernature.com/fr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00763-6_359" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03295505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fragoso Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/latifa-rbah-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2273-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9150-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra M&#233;tivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bouhsine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2024.130027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04904114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauvillain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chauvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15071817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04545853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Saec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gar&#231;ion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-8051(22)00419-X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.06.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03171640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Capitao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02512946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre-Chauvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02141555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01885212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Cornelissen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Knight" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Mukherjee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Evangelista" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4146-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01782195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fijs W B van Leeuwen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Caobelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-017-0034-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02193351v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2014.2481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodet-Milin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rauscher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00084" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degoul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/9/2183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Billaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vincenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml500423v" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M.F. Billaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.11.047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821438N1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aznavour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2007.11.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJZWT2DL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desbr&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Langlois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mastrippolito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sempere Roldan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dietzel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Magnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNB3HMK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-007-0475-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7SFQBKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aznavour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZVW389-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Buda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sastre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2006.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37M3WMV6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syn.10235" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PKVZBVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springernature.com/fr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00763-6_359" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03295505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fragoso Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>